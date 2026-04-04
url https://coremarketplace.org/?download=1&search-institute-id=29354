--- v0 (2026-02-14)
+++ v1 (2026-04-04)
@@ -12,122 +12,107 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
   <si>
     <t>CoreMarketplace Search Results Export</t>
   </si>
   <si>
-    <t>Generated: 02/14/2026</t>
+    <t>Generated: 04/04/2026</t>
   </si>
   <si>
     <t>https://coremarketplace.org/</t>
   </si>
   <si>
     <t>Data is provided for reference and research use only.  Information may not be republished without explicit permission.</t>
   </si>
   <si>
     <t>For questions contact: coremarketplace@uvm.edu</t>
   </si>
   <si>
-    <t>Facility Profiles containing 29354: 1. Facilities may contain search terms in related facility data such as equipment lists or publications.</t>
+    <t>Facility Profiles containing 29354: 0. Facilities may contain search terms in related facility data such as equipment lists or publications.</t>
   </si>
   <si>
     <t>Facility Name</t>
   </si>
   <si>
     <t>Facility RRID</t>
   </si>
   <si>
     <t>Institution Name</t>
   </si>
   <si>
     <t>Primary Contact</t>
   </si>
   <si>
     <t>Address 1</t>
   </si>
   <si>
     <t>Address 2</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>Zip</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Services</t>
   </si>
   <si>
     <t>Description</t>
-  </si>
-[...13 lines deleted...]
-    <t>Core provides bioinformatics support services including creating and maintaining repository of bioinformatics pipelines, providing customized data analysis support, assisting  computational researchers in their research efforts, and training staff in computational and bioinformatics techniques. Provides bioinformatics software applications and pipelines for experimental assays ranging from standard genomics pipelines like RNAseq and variant detection to the growing demand for single-cell processing workflows and new spatial-based assays in transcriptomics and proteomics. Provides training and consulatation.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -451,51 +436,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coremarketplace.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M9"/>
+  <dimension ref="A1:M8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A8" sqref="A8:M8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>3</v>
@@ -529,67 +514,50 @@
         <v>10</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>12</v>
       </c>
       <c r="H8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="I8" s="2" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="2" t="s">
         <v>15</v>
       </c>
       <c r="K8" s="2" t="s">
         <v>16</v>
       </c>
       <c r="L8" s="2" t="s">
         <v>17</v>
       </c>
       <c r="M8" s="2" t="s">
         <v>18</v>
-      </c>
-[...15 lines deleted...]
-        <v>23</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>