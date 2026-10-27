--- v0 (2026-09-10)
+++ v1 (2026-10-27)
@@ -25,51 +25,51 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Facilities" sheetId="1" r:id="rId4"/>
     <sheet name="Facility Types" sheetId="2" r:id="rId5"/>
     <sheet name="Services" sheetId="3" r:id="rId6"/>
     <sheet name="Instrumentation" sheetId="4" r:id="rId7"/>
     <sheet name="Worksheet" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="181">
   <si>
     <t>CoreMarketplace Search Results Export</t>
   </si>
   <si>
-    <t>Generated: 09/10/2026</t>
+    <t>Generated: 10/27/2026</t>
   </si>
   <si>
     <t>https://coremarketplace.org/</t>
   </si>
   <si>
     <t>Data is provided for reference and research use only.  Information may not be republished without explicit permission.</t>
   </si>
   <si>
     <t>For questions contact: coremarketplace@uvm.edu</t>
   </si>
   <si>
     <t>Facilities located at:</t>
   </si>
   <si>
     <t>University of Ottawa</t>
   </si>
   <si>
     <t>https://www.uottawa.ca</t>
   </si>
   <si>
     <t>Location: Ottawa, ON Canada</t>
   </si>
   <si>
     <t>RORID: https://ror.org/03c4mmv16</t>
   </si>
@@ -91,108 +91,143 @@
   <si>
     <t>Address 2</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>Zip</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>CoreMarketplace Profile</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
+    <t>uOttawa - Bioinformatics Core Facility</t>
+  </si>
+  <si>
+    <t>RRID:SCR_022466</t>
+  </si>
+  <si>
+    <t>Christopher Porter</t>
+  </si>
+  <si>
+    <t>501 Smyth Road</t>
+  </si>
+  <si>
+    <t>Ottawa</t>
+  </si>
+  <si>
+    <t>ON</t>
+  </si>
+  <si>
+    <t>K1S0G9</t>
+  </si>
+  <si>
+    <t>Canada</t>
+  </si>
+  <si>
+    <t>http://www.ohri.ca/bioinformatics</t>
+  </si>
+  <si>
+    <t>https://coremarketplace.org/?FacilityID=1356</t>
+  </si>
+  <si>
+    <t>We are a Core Facility of the University of Ottawa and the Ottawa Hospital Research Institute. We provide advice on bioinformatics research design, conduct bioinformatics analysis, and provide support for grant proposals that involve bioinformatics (including conducting pilot studies, support/collaboration letters and methodological text)
+Our areas of expertise include:
+Analysis of high-throughput sequencing data; single cell (Chromium 10x), RNA-seq (including small RNA), ChIP-seq, ATAC-seq, Hi-C.
+Large scale analysis integrating multiple data types
+We have experience with many other types of bioinformatics, and/or can refer you to other local exports, depending on your needs. We can also help to arrange for the analysis of your biological samples with local core facilities such as StemCore, the Proteomics Resource Center, or the OHRI Mass Spectrometry Core Facility.
+We provide yearly training courses in RNA-seq analysis and Bioinformatics analysis using R as well as individual training and analysis support on request. We maintain a document containing a summary of our sequencing experiment recommendations for client use.
+Please contact us to discuss your project and how we might help you: bionformatics@ohri.ca
+Please note that our hourly rates will be increasing as of June 1, 2022:
+$85/hr: OHRI or uOttawa clients (from $80/hr)
+$120/hr: external academic clients (from $110/hr)
+$140/hr: industry clients (from $110/hr)
+All rates are in Canadian Dollars.</t>
+  </si>
+  <si>
     <t>University of Ottawa Integrated Neurocognitive and Social Psychophysiology Interdisciplinary Research Environment (INSPIRE) Core Facility</t>
   </si>
   <si>
     <t>RRID:SCR_027487</t>
   </si>
   <si>
     <t>Justin Duncan</t>
   </si>
   <si>
     <t>https://www.uottawa.ca/research-innovation/inspire</t>
   </si>
   <si>
     <t>https://coremarketplace.org/?FacilityID=5305</t>
   </si>
   <si>
     <t>Multidisciplinary facility designed to explore questions related to human behaviour from various perspectives, including human cognition, social interactions, and psychophysiology.</t>
   </si>
   <si>
     <t>Ottawa Hospital Research Institute Human Pluripotent Stem Cell Core Facility</t>
   </si>
   <si>
     <t>RRID:SCR_027437</t>
   </si>
   <si>
     <t>William Stanford</t>
   </si>
   <si>
     <t>https://www.ohri.ca/hpsc/</t>
   </si>
   <si>
     <t>https://coremarketplace.org/?FacilityID=5117</t>
   </si>
   <si>
     <t>Training and support to research with human embryonic and induced pluripotent stem cells (iPSC). Offers opportunity to dissect early human development, generate models of disease, and develop cellular or drug therapeutics.</t>
   </si>
   <si>
     <t>Flow Cytometry &amp; Virometry</t>
   </si>
   <si>
     <t>RRID:SCR_023306</t>
   </si>
   <si>
     <t>Vera Tang</t>
   </si>
   <si>
     <t>451 Smyth Rd.</t>
   </si>
   <si>
-    <t>Ottawa</t>
-[...4 lines deleted...]
-  <si>
     <t>K1H5M8</t>
-  </si>
-[...1 lines deleted...]
-    <t>Canada</t>
   </si>
   <si>
     <t>https://www.uottawa.ca/research-innovation/flow-cytometry-virometry</t>
   </si>
   <si>
     <t>https://coremarketplace.org/?FacilityID=1238</t>
   </si>
   <si>
     <t>We are a flow cytometry core facility located at the Faculty of Medicine providing cutting edge instrumentation and expertise to researchers in Ottawa and around the world. We specialize in single-particle analysis of viruses and extracellular vesicles.</t>
   </si>
   <si>
     <t>University of Ottawa Transmission Electron Microscopy Core Facility</t>
   </si>
   <si>
     <t>RRID:SCR_025398</t>
   </si>
   <si>
     <t>Roger Guindon Hall at the Faculty of Medicine, Room 2533, Roger Guindon Hall (RGN)</t>
   </si>
   <si>
     <t>451 Smyth Road</t>
   </si>
   <si>
     <t>K1H 8M5</t>
   </si>
@@ -302,85 +337,50 @@
   <si>
     <t>A facility assisting researchers in mammalian genome editing and molecular biology, including CRISPR genetic libraries and screens as well as custom viral vector/particle production. Projects are customized to the researchers needs, from full-service cell line creation to design and cloning.</t>
   </si>
   <si>
     <t>Animal Behaviour and Physiology Core</t>
   </si>
   <si>
     <t>RRID:SCR_022882</t>
   </si>
   <si>
     <t>Kerstin Ure PhD</t>
   </si>
   <si>
     <t>Room 2538, Roger Guindon Hall (RGH)</t>
   </si>
   <si>
     <t>https://www2.uottawa.ca/research-innovation/animal-behaviour-core</t>
   </si>
   <si>
     <t>https://coremarketplace.org/?FacilityID=1597</t>
   </si>
   <si>
     <t>The Animal Behaviour and Physiology Core facility was established in 2009 and provides a state-of-the-art facility equipped to serve as a time-efficient and cost-effective service for researchers in need of mouse and rat behavioural analyses.</t>
   </si>
   <si>
-    <t>uOttawa - Bioinformatics Core Facility</t>
-[...33 lines deleted...]
-  <si>
     <t>Facility Types located at:</t>
   </si>
   <si>
     <t>Facility Type</t>
   </si>
   <si>
     <t>Bioinformatics</t>
   </si>
   <si>
     <t>Cell Biology</t>
   </si>
   <si>
     <t>Flow Cytometry</t>
   </si>
   <si>
     <t>Flow Cytometry &amp;amp; Virometry</t>
   </si>
   <si>
     <t>Histology</t>
   </si>
   <si>
     <t>Microscopy (Electron, Fluorescence, Optical)</t>
   </si>
   <si>
     <t>Preclinical Modeling / Imaging</t>
@@ -538,96 +538,96 @@
   <si>
     <t>Training</t>
   </si>
   <si>
     <t>Ultrasonic Imaging</t>
   </si>
   <si>
     <t>Widefield Microscopy</t>
   </si>
   <si>
     <t>Instrumentation located at:</t>
   </si>
   <si>
     <t>Instrument</t>
   </si>
   <si>
     <t>Instrument PID</t>
   </si>
   <si>
     <t>BD LSRFortessa Fortessa Flow Cytometer</t>
   </si>
   <si>
     <t>RRID:SCR_019601</t>
   </si>
   <si>
-    <t>Beckman Coulter CytoFLEX Flow Cytometer</t>
+    <t>CytoFLEX Flow Cytometer</t>
   </si>
   <si>
     <t>RRID:SCR_019627</t>
   </si>
   <si>
-    <t>Sony Biotechnology SH800S Cell Sorter</t>
+    <t>SH800S Cell Sorter</t>
   </si>
   <si>
     <t>RRID:SCR_018066</t>
   </si>
   <si>
     <t>Perkin Elmer IVIS Spectrum In-Vivo Imaging System</t>
   </si>
   <si>
     <t>RRID:SCR_020397</t>
   </si>
   <si>
-    <t>Essen Incucyte Incucyte</t>
+    <t>IncuCyte ZOOM System</t>
   </si>
   <si>
     <t>RRID:SCR_019874</t>
   </si>
   <si>
-    <t>Zeiss LSM 510 Confocal Microscope</t>
+    <t>LSM 510 Confocal Microscope</t>
   </si>
   <si>
     <t>RRID:SCR_018062</t>
   </si>
   <si>
-    <t>Zeiss LSM 880 with Airyscan Confocal Laser Scanning Microscope</t>
+    <t>LSM 880 with Airyscan Confocal Laser Scanning Microscope</t>
   </si>
   <si>
     <t>RRID:SCR_020925</t>
   </si>
   <si>
-    <t>Leica RM2255 Automated Microtome</t>
+    <t>Axio Scan.Z1 Slide Scanner</t>
+  </si>
+  <si>
+    <t>RRID:SCR_020927</t>
+  </si>
+  <si>
+    <t>RM2255 Automated Microtome</t>
   </si>
   <si>
     <t>RRID:SCR_020229</t>
-  </si>
-[...4 lines deleted...]
-    <t>RRID:SCR_020927</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1090,382 +1090,382 @@
         <v>19</v>
       </c>
       <c r="K13" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L13" s="2" t="s">
         <v>21</v>
       </c>
       <c r="M13" s="2" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" t="s">
         <v>23</v>
       </c>
       <c r="B14" t="s">
         <v>24</v>
       </c>
       <c r="C14" t="s">
         <v>6</v>
       </c>
       <c r="D14" t="s">
         <v>25</v>
       </c>
+      <c r="E14" t="s">
+        <v>26</v>
+      </c>
+      <c r="G14" t="s">
+        <v>27</v>
+      </c>
+      <c r="H14" t="s">
+        <v>28</v>
+      </c>
+      <c r="I14" t="s">
+        <v>29</v>
+      </c>
+      <c r="J14" t="s">
+        <v>30</v>
+      </c>
       <c r="K14" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="L14" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="M14" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="B15" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="C15" t="s">
         <v>6</v>
       </c>
       <c r="D15" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="K15" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="L15" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="M15" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="B16" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="C16" t="s">
         <v>6</v>
       </c>
       <c r="D16" t="s">
-        <v>37</v>
-[...13 lines deleted...]
-      <c r="J16" t="s">
         <v>42</v>
       </c>
       <c r="K16" t="s">
         <v>43</v>
       </c>
       <c r="L16" t="s">
         <v>44</v>
       </c>
       <c r="M16" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
         <v>46</v>
       </c>
       <c r="B17" t="s">
         <v>47</v>
       </c>
       <c r="C17" t="s">
         <v>6</v>
       </c>
+      <c r="D17" t="s">
+        <v>48</v>
+      </c>
       <c r="E17" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="F17" t="s">
         <v>49</v>
       </c>
       <c r="G17" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="H17" t="s">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="I17" t="s">
         <v>50</v>
       </c>
       <c r="J17" t="s">
+        <v>30</v>
+      </c>
+      <c r="K17" t="s">
         <v>51</v>
       </c>
-      <c r="K17" t="s">
+      <c r="L17" t="s">
         <v>52</v>
       </c>
-      <c r="L17" t="s">
+      <c r="M17" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
+        <v>54</v>
+      </c>
+      <c r="B18" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="C18" t="s">
         <v>6</v>
       </c>
-      <c r="D18" t="s">
+      <c r="E18" t="s">
+        <v>56</v>
+      </c>
+      <c r="F18" t="s">
         <v>57</v>
       </c>
-      <c r="E18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G18" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="H18" t="s">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="I18" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="J18" t="s">
-        <v>42</v>
+        <v>59</v>
       </c>
       <c r="K18" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="L18" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="M18" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B19" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C19" t="s">
         <v>6</v>
       </c>
       <c r="D19" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="E19" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>49</v>
       </c>
       <c r="G19" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="H19" t="s">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="I19" t="s">
+        <v>58</v>
+      </c>
+      <c r="J19" t="s">
+        <v>30</v>
+      </c>
+      <c r="K19" t="s">
         <v>66</v>
       </c>
-      <c r="J19" t="s">
-[...2 lines deleted...]
-      <c r="K19" t="s">
+      <c r="L19" t="s">
         <v>67</v>
       </c>
-      <c r="L19" t="s">
+      <c r="M19" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
+        <v>69</v>
+      </c>
+      <c r="B20" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="C20" t="s">
         <v>6</v>
       </c>
       <c r="D20" t="s">
+        <v>71</v>
+      </c>
+      <c r="E20" t="s">
         <v>72</v>
       </c>
-      <c r="E20" t="s">
+      <c r="F20" t="s">
         <v>73</v>
       </c>
       <c r="G20" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="H20" t="s">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="I20" t="s">
-        <v>50</v>
+        <v>74</v>
       </c>
       <c r="J20" t="s">
-        <v>42</v>
+        <v>30</v>
       </c>
       <c r="K20" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="L20" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="M20" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B21" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C21" t="s">
         <v>6</v>
       </c>
       <c r="D21" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E21" t="s">
-        <v>64</v>
+        <v>81</v>
       </c>
       <c r="G21" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="H21" t="s">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="I21" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="J21" t="s">
-        <v>51</v>
+        <v>30</v>
       </c>
       <c r="K21" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="L21" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="M21" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B22" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="C22" t="s">
         <v>6</v>
       </c>
       <c r="D22" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="E22" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>72</v>
       </c>
       <c r="G22" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="H22" t="s">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="I22" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="J22" t="s">
-        <v>42</v>
+        <v>59</v>
       </c>
       <c r="K22" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="L22" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="M22" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B23" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C23" t="s">
         <v>6</v>
       </c>
       <c r="D23" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E23" t="s">
-        <v>93</v>
+        <v>94</v>
+      </c>
+      <c r="F23" t="s">
+        <v>57</v>
       </c>
       <c r="G23" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="H23" t="s">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="I23" t="s">
-        <v>94</v>
+        <v>58</v>
       </c>
       <c r="J23" t="s">
-        <v>42</v>
+        <v>30</v>
       </c>
       <c r="K23" t="s">
         <v>95</v>
       </c>
       <c r="L23" t="s">
         <v>96</v>
       </c>
       <c r="M23" t="s">
         <v>97</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1526,127 +1526,127 @@
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:4"/>
     <row r="13" spans="1:4">
       <c r="A13" s="2" t="s">
         <v>99</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>100</v>
       </c>
       <c r="B14" t="s">
-        <v>90</v>
+        <v>23</v>
       </c>
       <c r="C14" t="s">
-        <v>91</v>
+        <v>24</v>
       </c>
       <c r="D14" t="s">
-        <v>96</v>
+        <v>32</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>101</v>
       </c>
       <c r="B15" t="s">
-        <v>77</v>
+        <v>85</v>
       </c>
       <c r="C15" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="D15" t="s">
-        <v>81</v>
+        <v>89</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>102</v>
       </c>
       <c r="B16" t="s">
         <v>103</v>
       </c>
       <c r="C16" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="D16" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>104</v>
       </c>
       <c r="B17" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="C17" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="D17" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>105</v>
       </c>
       <c r="B18" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="C18" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="D18" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>106</v>
       </c>
       <c r="B19" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="C19" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="D19" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D70"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A13" sqref="A13:D13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
@@ -1698,841 +1698,841 @@
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:4"/>
     <row r="13" spans="1:4">
       <c r="A13" s="2" t="s">
         <v>108</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>109</v>
       </c>
       <c r="B14" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="C14" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="D14" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>110</v>
       </c>
       <c r="B15" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="C15" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="D15" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>111</v>
       </c>
       <c r="B16" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="C16" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="D16" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>112</v>
       </c>
       <c r="B17" t="s">
-        <v>77</v>
+        <v>85</v>
       </c>
       <c r="C17" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="D17" t="s">
-        <v>81</v>
+        <v>89</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>113</v>
       </c>
       <c r="B18" t="s">
-        <v>77</v>
+        <v>85</v>
       </c>
       <c r="C18" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="D18" t="s">
-        <v>81</v>
+        <v>89</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>114</v>
       </c>
       <c r="B19" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="C19" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="D19" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>115</v>
       </c>
       <c r="B20" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="C20" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="D20" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>116</v>
       </c>
       <c r="B21" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="C21" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="D21" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>117</v>
       </c>
       <c r="B22" t="s">
-        <v>77</v>
+        <v>85</v>
       </c>
       <c r="C22" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="D22" t="s">
-        <v>81</v>
+        <v>89</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>118</v>
       </c>
       <c r="B23" t="s">
-        <v>90</v>
+        <v>23</v>
       </c>
       <c r="C23" t="s">
-        <v>91</v>
+        <v>24</v>
       </c>
       <c r="D23" t="s">
-        <v>96</v>
+        <v>32</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>119</v>
       </c>
       <c r="B24" t="s">
-        <v>90</v>
+        <v>23</v>
       </c>
       <c r="C24" t="s">
-        <v>91</v>
+        <v>24</v>
       </c>
       <c r="D24" t="s">
-        <v>96</v>
+        <v>32</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>120</v>
       </c>
       <c r="B25" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="C25" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="D25" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>121</v>
       </c>
       <c r="B26" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="C26" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="D26" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>122</v>
       </c>
       <c r="B27" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="C27" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="D27" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>122</v>
       </c>
       <c r="B28" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="C28" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="D28" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>122</v>
       </c>
       <c r="B29" t="s">
-        <v>77</v>
+        <v>85</v>
       </c>
       <c r="C29" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="D29" t="s">
-        <v>81</v>
+        <v>89</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>123</v>
       </c>
       <c r="B30" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="C30" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="D30" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>124</v>
       </c>
       <c r="B31" t="s">
-        <v>77</v>
+        <v>85</v>
       </c>
       <c r="C31" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="D31" t="s">
-        <v>81</v>
+        <v>89</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
         <v>125</v>
       </c>
       <c r="B32" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="C32" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="D32" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
         <v>126</v>
       </c>
       <c r="B33" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="C33" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="D33" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
         <v>127</v>
       </c>
       <c r="B34" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="C34" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="D34" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
         <v>128</v>
       </c>
       <c r="B35" t="s">
         <v>103</v>
       </c>
       <c r="C35" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="D35" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>129</v>
       </c>
       <c r="B36" t="s">
         <v>103</v>
       </c>
       <c r="C36" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="D36" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>130</v>
       </c>
       <c r="B37" t="s">
         <v>103</v>
       </c>
       <c r="C37" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="D37" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>131</v>
       </c>
       <c r="B38" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="C38" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="D38" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>132</v>
       </c>
       <c r="B39" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="C39" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="D39" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>104</v>
       </c>
       <c r="B40" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="C40" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="D40" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>133</v>
       </c>
       <c r="B41" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="C41" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="D41" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
         <v>134</v>
       </c>
       <c r="B42" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="C42" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="D42" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
         <v>135</v>
       </c>
       <c r="B43" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="C43" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="D43" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
         <v>135</v>
       </c>
       <c r="B44" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="C44" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="D44" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>136</v>
       </c>
       <c r="B45" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="C45" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="D45" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>137</v>
       </c>
       <c r="B46" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="C46" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="D46" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
         <v>138</v>
       </c>
       <c r="B47" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="C47" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="D47" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
         <v>139</v>
       </c>
       <c r="B48" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="C48" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="D48" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
         <v>140</v>
       </c>
       <c r="B49" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="C49" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="D49" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
         <v>141</v>
       </c>
       <c r="B50" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="C50" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="D50" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
         <v>142</v>
       </c>
       <c r="B51" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="C51" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="D51" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
         <v>143</v>
       </c>
       <c r="B52" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="C52" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="D52" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
         <v>144</v>
       </c>
       <c r="B53" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="C53" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="D53" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
         <v>145</v>
       </c>
       <c r="B54" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="C54" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="D54" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
         <v>146</v>
       </c>
       <c r="B55" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="C55" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="D55" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
         <v>146</v>
       </c>
       <c r="B56" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="C56" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="D56" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
         <v>147</v>
       </c>
       <c r="B57" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="C57" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="D57" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
         <v>148</v>
       </c>
       <c r="B58" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="C58" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="D58" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
         <v>149</v>
       </c>
       <c r="B59" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="C59" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="D59" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
         <v>150</v>
       </c>
       <c r="B60" t="s">
         <v>103</v>
       </c>
       <c r="C60" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="D60" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
         <v>151</v>
       </c>
       <c r="B61" t="s">
         <v>103</v>
       </c>
       <c r="C61" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="D61" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
         <v>152</v>
       </c>
       <c r="B62" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="C62" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="D62" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
         <v>153</v>
       </c>
       <c r="B63" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="C63" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="D63" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
         <v>154</v>
       </c>
       <c r="B64" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="C64" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="D64" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
         <v>155</v>
       </c>
       <c r="B65" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="C65" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="D65" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
         <v>156</v>
       </c>
       <c r="B66" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="C66" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="D66" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
         <v>157</v>
       </c>
       <c r="B67" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="C67" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="D67" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
         <v>157</v>
       </c>
       <c r="B68" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="C68" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="D68" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
         <v>158</v>
       </c>
       <c r="B69" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="C69" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="D69" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
         <v>159</v>
       </c>
       <c r="B70" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="C70" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="D70" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E22"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A13" sqref="A13:E13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
@@ -2593,190 +2593,190 @@
       </c>
       <c r="B13" s="2" t="s">
         <v>162</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
         <v>163</v>
       </c>
       <c r="B14" t="s">
         <v>164</v>
       </c>
       <c r="C14" t="s">
         <v>103</v>
       </c>
       <c r="D14" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="E14" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
         <v>165</v>
       </c>
       <c r="B15" t="s">
         <v>166</v>
       </c>
       <c r="C15" t="s">
         <v>103</v>
       </c>
       <c r="D15" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="E15" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
         <v>167</v>
       </c>
       <c r="B16" t="s">
         <v>168</v>
       </c>
       <c r="C16" t="s">
         <v>103</v>
       </c>
       <c r="D16" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="E16" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
         <v>169</v>
       </c>
       <c r="B17" t="s">
         <v>170</v>
       </c>
       <c r="C17" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="D17" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="E17" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
         <v>171</v>
       </c>
       <c r="B18" t="s">
         <v>172</v>
       </c>
       <c r="C18" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="D18" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="E18" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
         <v>173</v>
       </c>
       <c r="B19" t="s">
         <v>174</v>
       </c>
       <c r="C19" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="D19" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="E19" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
         <v>175</v>
       </c>
       <c r="B20" t="s">
         <v>176</v>
       </c>
       <c r="C20" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="D20" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="E20" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
         <v>177</v>
       </c>
       <c r="B21" t="s">
         <v>178</v>
       </c>
       <c r="C21" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="D21" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E21" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
         <v>179</v>
       </c>
       <c r="B22" t="s">
         <v>180</v>
       </c>
       <c r="C22" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="D22" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E22" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData/>