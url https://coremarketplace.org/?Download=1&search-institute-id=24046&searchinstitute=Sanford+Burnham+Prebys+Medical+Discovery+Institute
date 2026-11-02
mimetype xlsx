--- v0 (2026-09-13)
+++ v1 (2026-11-02)
@@ -20,337 +20,710 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Facilities" sheetId="1" r:id="rId4"/>
     <sheet name="Facility Types" sheetId="2" r:id="rId5"/>
     <sheet name="Services" sheetId="3" r:id="rId6"/>
     <sheet name="Instrumentation" sheetId="4" r:id="rId7"/>
     <sheet name="Worksheet" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="218">
   <si>
     <t>CoreMarketplace Search Results Export</t>
   </si>
   <si>
-    <t>Generated: 09/13/2026</t>
+    <t>Generated: 11/02/2026</t>
   </si>
   <si>
     <t>https://coremarketplace.org/</t>
   </si>
   <si>
     <t>Data is provided for reference and research use only.  Information may not be republished without explicit permission.</t>
   </si>
   <si>
     <t>For questions contact: coremarketplace@uvm.edu</t>
   </si>
   <si>
     <t>Facilities located at:</t>
   </si>
   <si>
     <t>Sanford Burnham Prebys Medical Discovery Institute (SBP), Sanford-Burnham Medical Research Institute</t>
   </si>
   <si>
-    <t>http://www.sbpdiscovery.org/</t>
+    <t>https://sbpdiscovery.org/</t>
   </si>
   <si>
     <t>Location: La Jolla, CA United States</t>
   </si>
   <si>
     <t>RORID: https://ror.org/03m1g2s55</t>
   </si>
   <si>
     <t>Facility Name</t>
   </si>
   <si>
     <t>Facility PID</t>
   </si>
   <si>
     <t>Institution Name</t>
   </si>
   <si>
     <t>Primary Contact</t>
   </si>
   <si>
     <t>Address 1</t>
   </si>
   <si>
     <t>Address 2</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>Zip</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>CoreMarketplace Profile</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
-    <t>Flow Cytometry Shared Resource</t>
+    <t>SBP Flow Cytometry Core</t>
   </si>
   <si>
     <t>RRID:SCR_014854</t>
   </si>
   <si>
     <t>Sanford Burnham Prebys Medical Discovery Institute</t>
   </si>
   <si>
     <t>Yoav Altman</t>
   </si>
   <si>
     <t>10901 N. Torrey Pines Rd</t>
   </si>
   <si>
     <t>La Jolla</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>https://sbpdiscovery.org/research/shared-resources/flow-cytometry/</t>
   </si>
   <si>
     <t>https://coremarketplace.org/?FacilityID=446</t>
   </si>
   <si>
     <t>The facility provides access to high-speed cell sorting, analytical flow and imaging flow cytometry, and validated antibody panels for immune profiling on the SBP campus in La Jolla. Trained SBP investigators have 24-hr/day access to a variety of analytical flow cytometers available for independent use. Trained external users have access during business hours. 
 Core staff provide technical expertise, hardware and software training, operate the facility‘s cell sorters and are available to assist with analysis experiments for those who prefer to have their samples run by an expert cytometrist. 
 Scientists planning a flow cytometry experiment are encouraged to consult facility staff for assistance with protocols, fluorochrome selection or other aspects of experiment design.</t>
   </si>
   <si>
+    <t>Sanford Burnham Prebys Cryo-EM Core Facility</t>
+  </si>
+  <si>
+    <t>RRID:SCR_029138</t>
+  </si>
+  <si>
+    <t>Laura Koepping</t>
+  </si>
+  <si>
+    <t>https://sbpdiscovery.org/research/shared-resources/cryo-em/</t>
+  </si>
+  <si>
+    <t>https://coremarketplace.org/?FacilityID=6259</t>
+  </si>
+  <si>
+    <t>Core provides Cryo-EM services focused mostly on Single Particle Analysis. Housed microscopes include a Titan Krios with Gatan K3 detector.</t>
+  </si>
+  <si>
+    <t>SBP Cryo-EM Core</t>
+  </si>
+  <si>
+    <t>RRID:SCR_029153</t>
+  </si>
+  <si>
+    <t>10901 N Torrey Pines Rd</t>
+  </si>
+  <si>
+    <t>92037-1062</t>
+  </si>
+  <si>
+    <t>United States</t>
+  </si>
+  <si>
+    <t>https://coremarketplace.org/?FacilityID=6255</t>
+  </si>
+  <si>
+    <t>We support internal and external clients with Cryo-EM services focused mostly on Single Particle Analysis. Our microscopes include a Titan Krios with Gatan K3 detector.</t>
+  </si>
+  <si>
+    <t>Viral Vector Core Facility</t>
+  </si>
+  <si>
+    <t>RRID:SCR_014864</t>
+  </si>
+  <si>
+    <t>Chunteng Huang</t>
+  </si>
+  <si>
+    <t>10901 N Torrey Pines Road</t>
+  </si>
+  <si>
+    <t>La Jolla,</t>
+  </si>
+  <si>
+    <t>https://sbpdiscovery.org/research/shared-resources/viral-vectors/</t>
+  </si>
+  <si>
+    <t>https://coremarketplace.org/?FacilityID=6236</t>
+  </si>
+  <si>
+    <t>The SBP Viral Vector Core Facility provides state-of-the-art viral vector-based gene/shRNA delivery technology.  Its portfolio ranges from lentivirus, retrovirus, adenovirus, adeno-associated virus, zika virus, coronavirus, sindbis virus and vesicular stomatitis virus products as well as customized "The Works" viral vector construction and swapping service packages. There are over 50 ready-to-transduce reporter viruses available for live cell imaging and 2D/3D cell-based assays. For custom virus production, we can achieve high-titer, top quality viral particles suitable for in vitro and in vivo studies. The automated mini-scale preparations of vector plasmids and viruses in 96-well format can immediately allow downstream viral array screening. The core also extends technical expertise in non-viral nanoparticles which includes large extracellular vesicles and exosome purification, analysis and engineering.</t>
+  </si>
+  <si>
+    <t>SBP Genomics Core</t>
+  </si>
+  <si>
+    <t>RRID:SCR_029109</t>
+  </si>
+  <si>
+    <t>Rebecca Porritt</t>
+  </si>
+  <si>
+    <t>Genomics Core R5329</t>
+  </si>
+  <si>
+    <t>https://sbpdiscovery.org/research/shared-resources/genomics-and-spatial-transcriptomics/</t>
+  </si>
+  <si>
+    <t>https://coremarketplace.org/?FacilityID=6239</t>
+  </si>
+  <si>
+    <t>The SBP Genomics Core provides end-to-end genomics solutions, from experimental design through sequencing, for academic and industry researchers. Our team offers full-service library preparation, high-accuracy sequencing on the Element Biosciences AVITI24, and access to the latest single-cell, spatial and epigenetic technologies.
+Our services include:
+- Next generation sequencing: RNA-seq, whole genome, whole exome and targeted sequencing
+- Epigenetic profiling: DNA methylation, ATAC-seq, CUT&amp;RUN, CUT&amp;Tag and TIP-ChIP
+- Single-cell multiomics: 10x Genomics Chromium X and Illumina PIP-seq
+- Spatial transcriptomics and epigenomics: Curio Trekker, Illumina StrataMap, 10x Visium HD and GeoMx DSP
+- In situ cell screening: Element Biosciences Cytos multiomic CRISPR and drug screening
+- Sample QC, STR cell line authentication and instrument training</t>
+  </si>
+  <si>
+    <t>Functional Genomics Core Facility</t>
+  </si>
+  <si>
+    <t>RRID:SCR_014859</t>
+  </si>
+  <si>
+    <t>10901 N. Torrey Pines Road</t>
+  </si>
+  <si>
+    <t>https://sbpdiscovery.org/research/shared-resources/functional-genomics/</t>
+  </si>
+  <si>
+    <t>https://coremarketplace.org/?FacilityID=6237</t>
+  </si>
+  <si>
+    <t>The SBP Functional Genomics Core Facility provides the infrastructure for cell-based gain-of-function (ORF, CRISPRa and CRISPRon) and loss-of-functioning (siRN, miRNA, shRNA, CRSIPRko, CRISPRi and CRISPRoff),  libraries screening services, starting with assay development and carrying all the way through verification of identified targets. The large scale screens is accomplished via ready-to-use genome-wide or pathway-specific library platforms with choice of arrayed or pooled libraries. The FG core facility is equipped to perform custom CRISPR gene activation, knock-down, knock-out and editing services. We also adopt CRISPR nucleotide base editing technology and offer custom built CRISPR domain libraries. This approach can reveal the specific domain of a target protein interacting with another molecule, such as protein, IncRNA or drug in a native cell cellular environment.</t>
+  </si>
+  <si>
+    <t>SBP Proteomics Core Facility</t>
+  </si>
+  <si>
+    <t>RRID:SCR_022225</t>
+  </si>
+  <si>
+    <t>Weiliang Huang, PhD</t>
+  </si>
+  <si>
+    <t>https://sbpdiscovery.org/research/shared-resources/proteomics/</t>
+  </si>
+  <si>
+    <t>https://coremarketplace.org/?FacilityID=6233</t>
+  </si>
+  <si>
+    <t>The Sanford Burnham Prebys Proteomics Shared Resource provides state-of-the-art mass spectrometry-based proteomics services including identification, quantification and characterization of proteins and their post-translational modifications. We provide proteomics services to Institute scientists as well as outside non-profit and for-profits organization on a fee-for-service basis.</t>
+  </si>
+  <si>
+    <t>Center for Therapeutics Discovery</t>
+  </si>
+  <si>
+    <t>Raghuveer Ramachandra</t>
+  </si>
+  <si>
+    <t>https://coremarketplace.org/?FacilityID=6232</t>
+  </si>
+  <si>
+    <t>Academic drug discovery facility with advanced</t>
+  </si>
+  <si>
     <t>Metabolism</t>
   </si>
   <si>
     <t>RRID:SCR_014873</t>
   </si>
   <si>
     <t>David Scott</t>
   </si>
   <si>
     <t>10901 North Torrey Pines Road</t>
   </si>
   <si>
     <t>http://www.SBPdiscovery.org/</t>
   </si>
   <si>
     <t>https://coremarketplace.org/?FacilityID=565</t>
   </si>
   <si>
     <t>The Sanford Burnham Prebys Cancer Metabolism Core provides a unique service for the analysis of metabolism, offering both metabolite quantification and stable-isotope tracing methodology, centered around gas chromatography-mass spectrometry (GC-MS). We offer GC-MS analysis of polar metabolites (TCA cycle, glycolysis metabolites and amino acids), short chain fatty acids, fatty acids and cholesterol, sugars and sugar-phosphates. As well as cells, we can also analyze tissues, tumors, serum or culture medium as necessary. We also have available a YSI 2950 analyzer for measurement of glucose, lactate and glutamine in medium samples. We collaborate closely with Core users and can provide in-depth advice on the direction of metabolic experiments, as well as the interpretation of results.</t>
   </si>
   <si>
     <t>Facility Types located at:</t>
   </si>
   <si>
     <t>Facility Type</t>
   </si>
   <si>
+    <t>Cell-Sorting</t>
+  </si>
+  <si>
+    <t>Cryo-EM</t>
+  </si>
+  <si>
     <t>Flow Cytometry</t>
   </si>
   <si>
+    <t>Genomics / Genome Analysis and Technologies</t>
+  </si>
+  <si>
+    <t>High Throughput Screening</t>
+  </si>
+  <si>
+    <t>Immune Function / Monitoring / Surveillance</t>
+  </si>
+  <si>
+    <t>Mass Spectrometry</t>
+  </si>
+  <si>
     <t>Metabolomics</t>
   </si>
   <si>
+    <t>Proteomics</t>
+  </si>
+  <si>
+    <t>Viral Vector</t>
+  </si>
+  <si>
     <t>Services located at:</t>
   </si>
   <si>
     <t>Service</t>
   </si>
   <si>
+    <t>10X Genomics Single Cell</t>
+  </si>
+  <si>
+    <t>10x Genomics Visium</t>
+  </si>
+  <si>
+    <t>AAV Production</t>
+  </si>
+  <si>
+    <t>ATAC-Seq</t>
+  </si>
+  <si>
+    <t>AVITI Sequencing</t>
+  </si>
+  <si>
     <t>Access To Usefull FACS Reagents And Antibodies</t>
   </si>
   <si>
+    <t>Adenovirus Production</t>
+  </si>
+  <si>
+    <t>Automated Liquid Handling</t>
+  </si>
+  <si>
+    <t>Biofluids Proteomics</t>
+  </si>
+  <si>
+    <t>CRISPR Gene Tiling</t>
+  </si>
+  <si>
+    <t>CRISPR Knockin (CRISPR-KI)</t>
+  </si>
+  <si>
+    <t>CRISPR Library Screenings Of Up To 4,000 SgRNAs</t>
+  </si>
+  <si>
+    <t>CRISPR/Cas9 Genome Editing</t>
+  </si>
+  <si>
+    <t>CUT&amp;amp;RUN-Seq</t>
+  </si>
+  <si>
+    <t>CUT&amp;amp;Tag-Seq</t>
+  </si>
+  <si>
     <t>Cell Imaging</t>
   </si>
   <si>
     <t>Cell Sorting</t>
   </si>
   <si>
+    <t>Consultation (experimental Design, Data Analysis) Proteomics Sample Preparation (buffer Exchange, Chromatography, Digestion, Stable Isotope Labeling) Protein Identification (solution, Gel Bands/spots, Complex Extracts) PTM Analysis (e.g., Phosphoryla</t>
+  </si>
+  <si>
     <t>Consultation - Panel Design</t>
   </si>
   <si>
+    <t xml:space="preserve">Consultation Experimental Design (e.g., TMT Vs Label-free; DIA Vs DDA; Targeted Vs Untargeted) Data Analysis Consultation 2) Proteomics Sample Preparation Buffer Exchange Column Chromatography Proteolytic Digestion Stable Isotope Labeling Protein </t>
+  </si>
+  <si>
+    <t>Cryo-Electron Microscopy</t>
+  </si>
+  <si>
+    <t>Cryo-Electron Microscopy Of Particulate Samples</t>
+  </si>
+  <si>
+    <t>DNA &amp;amp; RNA Extraction</t>
+  </si>
+  <si>
     <t>Data Analysis And Interpretation</t>
   </si>
   <si>
     <t>Exosomes Characterisation</t>
   </si>
   <si>
     <t>Experimental Design</t>
   </si>
   <si>
     <t>FACS Cell Sorting</t>
   </si>
   <si>
     <t>Flow Cytometric Analysis</t>
   </si>
   <si>
     <t>Flow Cytometry Data Analysis</t>
   </si>
   <si>
     <t>Full Spectrum Flow Cytometry</t>
   </si>
   <si>
     <t>GC</t>
   </si>
   <si>
     <t>High Dimensional Flow Cytometry Analysis</t>
   </si>
   <si>
     <t>High-throughput Screening</t>
   </si>
   <si>
     <t>Image Aquisition</t>
   </si>
   <si>
     <t>Imaging Flow Cytometry</t>
   </si>
   <si>
     <t>Immune Monitoring</t>
   </si>
   <si>
-    <t>Mass Spectrometry</t>
+    <t>LC-MS</t>
+  </si>
+  <si>
+    <t>Label Free Quantitative Proteomics</t>
+  </si>
+  <si>
+    <t>Labeled Quantitative Proteomics -TMT And Other Labeling</t>
+  </si>
+  <si>
+    <t>Library Prep Services</t>
+  </si>
+  <si>
+    <t>Library Scale Lentiviral Production</t>
+  </si>
+  <si>
+    <t>Mass Spectrometry - Proteins And Peptides</t>
   </si>
   <si>
     <t>Multi-color Flow Cytometry</t>
   </si>
   <si>
+    <t>Nano-LC-MS -complex Mixtures</t>
+  </si>
+  <si>
+    <t>NanoString GeoMx DSP</t>
+  </si>
+  <si>
+    <t>Phosphoproteomics</t>
+  </si>
+  <si>
+    <t>Plasma Proteomics</t>
+  </si>
+  <si>
+    <t>Protein Interactions (IP/MS, AP/MS, Proximity Labeling, DNA-protein Interactions, Chemoproteomics)</t>
+  </si>
+  <si>
+    <t>Proteomics Analysis</t>
+  </si>
+  <si>
+    <t>Proteomics Sample Preparation (buffer Exchange, Chromatography, Digestion, Stable Isotope Labeling)</t>
+  </si>
+  <si>
+    <t>Qu</t>
+  </si>
+  <si>
+    <t>Quantitative Phosphoproteomics</t>
+  </si>
+  <si>
+    <t>RNA Extraction: FFPE</t>
+  </si>
+  <si>
+    <t>RNA Extraction: Fresh Frozen</t>
+  </si>
+  <si>
     <t>RNA Flow Cytometry</t>
   </si>
   <si>
+    <t>RNA Integrity</t>
+  </si>
+  <si>
+    <t>RNA/DNA Quality Control</t>
+  </si>
+  <si>
+    <t>Retroviral &amp;amp; Lentiviral Vector Titration</t>
+  </si>
+  <si>
+    <t>Retroviral Vector Production</t>
+  </si>
+  <si>
     <t>Seahorse Technology</t>
   </si>
   <si>
+    <t>SgRNA/CRISPR Screens</t>
+  </si>
+  <si>
     <t>Shared Instrumentation Oversight &amp; Maintenance</t>
   </si>
   <si>
+    <t>SiRNA Screening (human, Genome Wide)</t>
+  </si>
+  <si>
+    <t>Single Particle Analysis</t>
+  </si>
+  <si>
     <t>Single Particle Extracellular Vesicle Flow Cytometry</t>
   </si>
   <si>
     <t>Single-Cell Analysis</t>
   </si>
   <si>
     <t>Spectral Flow Cytometry</t>
   </si>
   <si>
     <t>Stable Isotope Tracing</t>
   </si>
   <si>
+    <t>VSV Production</t>
+  </si>
+  <si>
+    <t>Visium HD Spatial Transcriptomics</t>
+  </si>
+  <si>
     <t>Instrumentation located at:</t>
   </si>
   <si>
     <t>Instrument</t>
   </si>
   <si>
     <t>Instrument PID</t>
   </si>
   <si>
-    <t>Agilent NovoCyte 3000 Flow Cytometer</t>
+    <t>Amnis ImageStreamX Mk II System</t>
+  </si>
+  <si>
+    <t>RRID:SCR_018589</t>
+  </si>
+  <si>
+    <t>Aurora Spectral Analyzer</t>
+  </si>
+  <si>
+    <t>RRID:SCR_019826</t>
+  </si>
+  <si>
+    <t>BD FACSAria IIu High Speed Cell Sorter</t>
+  </si>
+  <si>
+    <t>RRID:SCR_019598</t>
+  </si>
+  <si>
+    <t>BD LSRFortessa X-20 Fortessa Flow Cytometer</t>
+  </si>
+  <si>
+    <t>RRID:SCR_019600</t>
+  </si>
+  <si>
+    <t>gentleMACS Octo Dissociator Tissue Dissociator</t>
+  </si>
+  <si>
+    <t>RRID:SCR_020272</t>
+  </si>
+  <si>
+    <t>LSRFortessa Cell Analyzer</t>
+  </si>
+  <si>
+    <t>RRID:SCR_018655</t>
+  </si>
+  <si>
+    <t>NovoCyte 3000 Flow Cytometer</t>
   </si>
   <si>
     <t>RRID:SCR_025890</t>
   </si>
   <si>
-    <t>BD FACSAria IIu High Speed Cell Sorter</t>
-[...32 lines deleted...]
-    <t>RRID:SCR_020272</t>
+    <t>K3 Camera Transmission Electron Microscope (TEM) Imaging and Spectroscopy</t>
+  </si>
+  <si>
+    <t>RRID:SCR_019937</t>
+  </si>
+  <si>
+    <t>Krios G4 Cryo-TEM</t>
+  </si>
+  <si>
+    <t>RRID:SCR_019887</t>
+  </si>
+  <si>
+    <t>Tecnai T12 electron microscope</t>
+  </si>
+  <si>
+    <t>RRID:SCR_022981</t>
+  </si>
+  <si>
+    <t>Vitrobot Mark IV system</t>
+  </si>
+  <si>
+    <t>RRID:SCR_025773</t>
+  </si>
+  <si>
+    <t>4200 TapeStation System</t>
+  </si>
+  <si>
+    <t>RRID:SCR_018435</t>
+  </si>
+  <si>
+    <t>AVITI24 system</t>
+  </si>
+  <si>
+    <t>RRID:SCR_026452</t>
+  </si>
+  <si>
+    <t>Chromium X Single Cell Analyzer</t>
+  </si>
+  <si>
+    <t>RRID:SCR_024537</t>
+  </si>
+  <si>
+    <t>GeoMx Digital Spatial Profiler</t>
+  </si>
+  <si>
+    <t>RRID:SCR_021660</t>
+  </si>
+  <si>
+    <t>Visium CytAssist</t>
+  </si>
+  <si>
+    <t>RRID:SCR_024570</t>
+  </si>
+  <si>
+    <t>Biomek i7 Hybrid Automated Workstation</t>
+  </si>
+  <si>
+    <t>RRID:SCR_018094</t>
+  </si>
+  <si>
+    <t>EASY-nLC 1200 System</t>
+  </si>
+  <si>
+    <t>RRID:SCR_026978</t>
+  </si>
+  <si>
+    <t>Exactive Plus Orbitrap Mass Spectrometer</t>
+  </si>
+  <si>
+    <t>RRID:SCR_020552</t>
+  </si>
+  <si>
+    <t>Orbitrap Fusion Lumos Tribrid Mass Spectrometer</t>
+  </si>
+  <si>
+    <t>RRID:SCR_020562</t>
   </si>
   <si>
     <t>Agilent Seahorse XFe24 Cell Analyzer</t>
   </si>
   <si>
     <t>RRID:SCR_019541</t>
   </si>
   <si>
-    <t>Agilent Seahorse XFe96 Analyzer</t>
+    <t>Seahorse XFe96 Analyzer</t>
   </si>
   <si>
     <t>RRID:SCR_019545</t>
   </si>
   <si>
-    <t>Thermo Scientific TSQ 9000 Triple Quadrupole GC-MS/MS system</t>
+    <t>TSQ 9000 Triple Quadrupole GC-MS/MS system</t>
   </si>
   <si>
     <t>RRID:SCR_026311</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -703,51 +1076,51 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coremarketplace.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coremarketplace.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coremarketplace.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coremarketplace.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M15"/>
+  <dimension ref="A1:M22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A13" sqref="A13:M13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>3</v>
@@ -854,916 +1227,2140 @@
         <v>30</v>
       </c>
       <c r="K14" t="s">
         <v>31</v>
       </c>
       <c r="L14" t="s">
         <v>32</v>
       </c>
       <c r="M14" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
         <v>34</v>
       </c>
       <c r="B15" t="s">
         <v>35</v>
       </c>
       <c r="C15" t="s">
         <v>25</v>
       </c>
       <c r="D15" t="s">
         <v>36</v>
       </c>
-      <c r="E15" t="s">
+      <c r="K15" t="s">
         <v>37</v>
       </c>
-      <c r="G15" t="s">
+      <c r="L15" t="s">
+        <v>38</v>
+      </c>
+      <c r="M15" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13">
+      <c r="A16" t="s">
+        <v>40</v>
+      </c>
+      <c r="B16" t="s">
+        <v>41</v>
+      </c>
+      <c r="C16" t="s">
+        <v>25</v>
+      </c>
+      <c r="D16" t="s">
+        <v>36</v>
+      </c>
+      <c r="E16" t="s">
+        <v>42</v>
+      </c>
+      <c r="G16" t="s">
         <v>28</v>
       </c>
-      <c r="H15" t="s">
+      <c r="H16" t="s">
         <v>29</v>
       </c>
-      <c r="I15">
+      <c r="I16" t="s">
+        <v>43</v>
+      </c>
+      <c r="J16" t="s">
+        <v>44</v>
+      </c>
+      <c r="K16" t="s">
+        <v>37</v>
+      </c>
+      <c r="L16" t="s">
+        <v>45</v>
+      </c>
+      <c r="M16" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13">
+      <c r="A17" t="s">
+        <v>47</v>
+      </c>
+      <c r="B17" t="s">
+        <v>48</v>
+      </c>
+      <c r="C17" t="s">
+        <v>25</v>
+      </c>
+      <c r="D17" t="s">
+        <v>49</v>
+      </c>
+      <c r="E17" t="s">
+        <v>50</v>
+      </c>
+      <c r="G17" t="s">
+        <v>51</v>
+      </c>
+      <c r="H17" t="s">
+        <v>29</v>
+      </c>
+      <c r="I17">
         <v>92037</v>
       </c>
-      <c r="J15" t="s">
+      <c r="J17" t="s">
+        <v>44</v>
+      </c>
+      <c r="K17" t="s">
+        <v>52</v>
+      </c>
+      <c r="L17" t="s">
+        <v>53</v>
+      </c>
+      <c r="M17" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" t="s">
+        <v>55</v>
+      </c>
+      <c r="B18" t="s">
+        <v>56</v>
+      </c>
+      <c r="C18" t="s">
+        <v>25</v>
+      </c>
+      <c r="D18" t="s">
+        <v>57</v>
+      </c>
+      <c r="E18" t="s">
+        <v>42</v>
+      </c>
+      <c r="F18" t="s">
+        <v>58</v>
+      </c>
+      <c r="G18" t="s">
+        <v>28</v>
+      </c>
+      <c r="H18" t="s">
+        <v>29</v>
+      </c>
+      <c r="I18">
+        <v>92037</v>
+      </c>
+      <c r="J18" t="s">
+        <v>44</v>
+      </c>
+      <c r="K18" t="s">
+        <v>59</v>
+      </c>
+      <c r="L18" t="s">
+        <v>60</v>
+      </c>
+      <c r="M18" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" t="s">
+        <v>62</v>
+      </c>
+      <c r="B19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C19" t="s">
+        <v>25</v>
+      </c>
+      <c r="D19" t="s">
+        <v>49</v>
+      </c>
+      <c r="E19" t="s">
+        <v>64</v>
+      </c>
+      <c r="G19" t="s">
+        <v>28</v>
+      </c>
+      <c r="H19" t="s">
+        <v>29</v>
+      </c>
+      <c r="I19">
+        <v>92037</v>
+      </c>
+      <c r="J19" t="s">
+        <v>44</v>
+      </c>
+      <c r="K19" t="s">
+        <v>65</v>
+      </c>
+      <c r="L19" t="s">
+        <v>66</v>
+      </c>
+      <c r="M19" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" t="s">
+        <v>68</v>
+      </c>
+      <c r="B20" t="s">
+        <v>69</v>
+      </c>
+      <c r="C20" t="s">
+        <v>25</v>
+      </c>
+      <c r="D20" t="s">
+        <v>70</v>
+      </c>
+      <c r="E20" t="s">
+        <v>42</v>
+      </c>
+      <c r="G20" t="s">
+        <v>28</v>
+      </c>
+      <c r="H20" t="s">
+        <v>29</v>
+      </c>
+      <c r="I20">
+        <v>92037</v>
+      </c>
+      <c r="J20" t="s">
+        <v>44</v>
+      </c>
+      <c r="K20" t="s">
+        <v>71</v>
+      </c>
+      <c r="L20" t="s">
+        <v>72</v>
+      </c>
+      <c r="M20" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" t="s">
+        <v>74</v>
+      </c>
+      <c r="C21" t="s">
+        <v>25</v>
+      </c>
+      <c r="D21" t="s">
+        <v>75</v>
+      </c>
+      <c r="L21" t="s">
+        <v>76</v>
+      </c>
+      <c r="M21" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" t="s">
+        <v>78</v>
+      </c>
+      <c r="B22" t="s">
+        <v>79</v>
+      </c>
+      <c r="C22" t="s">
+        <v>25</v>
+      </c>
+      <c r="D22" t="s">
+        <v>80</v>
+      </c>
+      <c r="E22" t="s">
+        <v>81</v>
+      </c>
+      <c r="G22" t="s">
+        <v>28</v>
+      </c>
+      <c r="H22" t="s">
+        <v>29</v>
+      </c>
+      <c r="I22">
+        <v>92037</v>
+      </c>
+      <c r="J22" t="s">
         <v>30</v>
       </c>
-      <c r="K15" t="s">
-[...6 lines deleted...]
-        <v>40</v>
+      <c r="K22" t="s">
+        <v>82</v>
+      </c>
+      <c r="L22" t="s">
+        <v>83</v>
+      </c>
+      <c r="M22" t="s">
+        <v>84</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D15"/>
+  <dimension ref="A1:D23"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A13" sqref="A13:D13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="3" t="s">
-        <v>41</v>
+        <v>85</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:4"/>
     <row r="13" spans="1:4">
       <c r="A13" s="2" t="s">
-        <v>42</v>
+        <v>86</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>43</v>
+        <v>87</v>
       </c>
       <c r="B14" t="s">
         <v>23</v>
       </c>
       <c r="C14" t="s">
         <v>24</v>
       </c>
       <c r="D14" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="B15" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="C15" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D15" t="s">
-        <v>39</v>
+        <v>45</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16" t="s">
+        <v>89</v>
+      </c>
+      <c r="B16" t="s">
+        <v>23</v>
+      </c>
+      <c r="C16" t="s">
+        <v>24</v>
+      </c>
+      <c r="D16" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17" t="s">
+        <v>90</v>
+      </c>
+      <c r="B17" t="s">
+        <v>55</v>
+      </c>
+      <c r="C17" t="s">
+        <v>56</v>
+      </c>
+      <c r="D17" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4">
+      <c r="A18" t="s">
+        <v>91</v>
+      </c>
+      <c r="B18" t="s">
+        <v>62</v>
+      </c>
+      <c r="C18" t="s">
+        <v>63</v>
+      </c>
+      <c r="D18" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19" t="s">
+        <v>92</v>
+      </c>
+      <c r="B19" t="s">
+        <v>23</v>
+      </c>
+      <c r="C19" t="s">
+        <v>24</v>
+      </c>
+      <c r="D19" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4">
+      <c r="A20" t="s">
+        <v>93</v>
+      </c>
+      <c r="B20" t="s">
+        <v>68</v>
+      </c>
+      <c r="C20" t="s">
+        <v>69</v>
+      </c>
+      <c r="D20" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4">
+      <c r="A21" t="s">
+        <v>94</v>
+      </c>
+      <c r="B21" t="s">
+        <v>78</v>
+      </c>
+      <c r="C21" t="s">
+        <v>79</v>
+      </c>
+      <c r="D21" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4">
+      <c r="A22" t="s">
+        <v>95</v>
+      </c>
+      <c r="B22" t="s">
+        <v>68</v>
+      </c>
+      <c r="C22" t="s">
+        <v>69</v>
+      </c>
+      <c r="D22" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4">
+      <c r="A23" t="s">
+        <v>96</v>
+      </c>
+      <c r="B23" t="s">
+        <v>47</v>
+      </c>
+      <c r="C23" t="s">
+        <v>48</v>
+      </c>
+      <c r="D23" t="s">
+        <v>53</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D40"/>
+  <dimension ref="A1:D87"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A13" sqref="A13:D13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="3" t="s">
-        <v>45</v>
+        <v>97</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:4"/>
     <row r="13" spans="1:4">
       <c r="A13" s="2" t="s">
-        <v>46</v>
+        <v>98</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>47</v>
+        <v>99</v>
       </c>
       <c r="B14" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="C14" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="D14" t="s">
-        <v>32</v>
+        <v>60</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>48</v>
+        <v>100</v>
       </c>
       <c r="B15" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="C15" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="D15" t="s">
-        <v>32</v>
+        <v>60</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>49</v>
+        <v>101</v>
       </c>
       <c r="B16" t="s">
-        <v>23</v>
+        <v>47</v>
       </c>
       <c r="C16" t="s">
-        <v>24</v>
+        <v>48</v>
       </c>
       <c r="D16" t="s">
-        <v>32</v>
+        <v>53</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>50</v>
+        <v>102</v>
       </c>
       <c r="B17" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="C17" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="D17" t="s">
-        <v>32</v>
+        <v>60</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>51</v>
+        <v>103</v>
       </c>
       <c r="B18" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="C18" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="D18" t="s">
-        <v>32</v>
+        <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>52</v>
+        <v>104</v>
       </c>
       <c r="B19" t="s">
         <v>23</v>
       </c>
       <c r="C19" t="s">
         <v>24</v>
       </c>
       <c r="D19" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
+        <v>105</v>
+      </c>
+      <c r="B20" t="s">
+        <v>47</v>
+      </c>
+      <c r="C20" t="s">
+        <v>48</v>
+      </c>
+      <c r="D20" t="s">
         <v>53</v>
-      </c>
-[...7 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>54</v>
+        <v>106</v>
       </c>
       <c r="B21" t="s">
-        <v>23</v>
+        <v>62</v>
       </c>
       <c r="C21" t="s">
-        <v>24</v>
+        <v>63</v>
       </c>
       <c r="D21" t="s">
-        <v>32</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>55</v>
+        <v>107</v>
       </c>
       <c r="B22" t="s">
-        <v>23</v>
+        <v>68</v>
       </c>
       <c r="C22" t="s">
-        <v>24</v>
+        <v>69</v>
       </c>
       <c r="D22" t="s">
-        <v>32</v>
+        <v>72</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>56</v>
+        <v>108</v>
       </c>
       <c r="B23" t="s">
-        <v>23</v>
+        <v>62</v>
       </c>
       <c r="C23" t="s">
-        <v>24</v>
+        <v>63</v>
       </c>
       <c r="D23" t="s">
-        <v>32</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
-        <v>57</v>
+        <v>109</v>
       </c>
       <c r="B24" t="s">
-        <v>23</v>
+        <v>62</v>
       </c>
       <c r="C24" t="s">
-        <v>24</v>
+        <v>63</v>
       </c>
       <c r="D24" t="s">
-        <v>32</v>
+        <v>66</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
-        <v>58</v>
+        <v>110</v>
       </c>
       <c r="B25" t="s">
-        <v>34</v>
+        <v>62</v>
       </c>
       <c r="C25" t="s">
-        <v>35</v>
+        <v>63</v>
       </c>
       <c r="D25" t="s">
-        <v>39</v>
+        <v>66</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
-        <v>59</v>
+        <v>111</v>
       </c>
       <c r="B26" t="s">
-        <v>23</v>
+        <v>62</v>
       </c>
       <c r="C26" t="s">
-        <v>24</v>
+        <v>63</v>
       </c>
       <c r="D26" t="s">
-        <v>32</v>
+        <v>66</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
+        <v>112</v>
+      </c>
+      <c r="B27" t="s">
+        <v>55</v>
+      </c>
+      <c r="C27" t="s">
+        <v>56</v>
+      </c>
+      <c r="D27" t="s">
         <v>60</v>
-      </c>
-[...7 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
-        <v>61</v>
+        <v>113</v>
       </c>
       <c r="B28" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="C28" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="D28" t="s">
-        <v>32</v>
+        <v>60</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
-        <v>62</v>
+        <v>114</v>
       </c>
       <c r="B29" t="s">
         <v>23</v>
       </c>
       <c r="C29" t="s">
         <v>24</v>
       </c>
       <c r="D29" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
-        <v>63</v>
+        <v>115</v>
       </c>
       <c r="B30" t="s">
         <v>23</v>
       </c>
       <c r="C30" t="s">
         <v>24</v>
       </c>
       <c r="D30" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
-        <v>64</v>
+        <v>116</v>
       </c>
       <c r="B31" t="s">
-        <v>34</v>
+        <v>68</v>
       </c>
       <c r="C31" t="s">
-        <v>35</v>
+        <v>69</v>
       </c>
       <c r="D31" t="s">
-        <v>39</v>
+        <v>72</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
-        <v>44</v>
+        <v>117</v>
       </c>
       <c r="B32" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="C32" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="D32" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
-        <v>65</v>
+        <v>118</v>
       </c>
       <c r="B33" t="s">
-        <v>23</v>
+        <v>68</v>
       </c>
       <c r="C33" t="s">
-        <v>24</v>
+        <v>69</v>
       </c>
       <c r="D33" t="s">
-        <v>32</v>
+        <v>72</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
-        <v>66</v>
+        <v>88</v>
       </c>
       <c r="B34" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="C34" t="s">
-        <v>24</v>
+        <v>41</v>
       </c>
       <c r="D34" t="s">
-        <v>32</v>
+        <v>45</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
-        <v>67</v>
+        <v>119</v>
       </c>
       <c r="B35" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="C35" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D35" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
-        <v>68</v>
+        <v>120</v>
       </c>
       <c r="B36" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="C36" t="s">
-        <v>24</v>
+        <v>41</v>
       </c>
       <c r="D36" t="s">
-        <v>32</v>
+        <v>45</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
-        <v>69</v>
+        <v>121</v>
       </c>
       <c r="B37" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="C37" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="D37" t="s">
-        <v>32</v>
+        <v>60</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
-        <v>70</v>
+        <v>122</v>
       </c>
       <c r="B38" t="s">
         <v>23</v>
       </c>
       <c r="C38" t="s">
         <v>24</v>
       </c>
       <c r="D38" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
-        <v>71</v>
+        <v>123</v>
       </c>
       <c r="B39" t="s">
         <v>23</v>
       </c>
       <c r="C39" t="s">
         <v>24</v>
       </c>
       <c r="D39" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
+        <v>124</v>
+      </c>
+      <c r="B40" t="s">
+        <v>23</v>
+      </c>
+      <c r="C40" t="s">
+        <v>24</v>
+      </c>
+      <c r="D40" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4">
+      <c r="A41" t="s">
+        <v>125</v>
+      </c>
+      <c r="B41" t="s">
+        <v>23</v>
+      </c>
+      <c r="C41" t="s">
+        <v>24</v>
+      </c>
+      <c r="D41" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4">
+      <c r="A42" t="s">
+        <v>126</v>
+      </c>
+      <c r="B42" t="s">
+        <v>23</v>
+      </c>
+      <c r="C42" t="s">
+        <v>24</v>
+      </c>
+      <c r="D42" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4">
+      <c r="A43" t="s">
+        <v>127</v>
+      </c>
+      <c r="B43" t="s">
+        <v>23</v>
+      </c>
+      <c r="C43" t="s">
+        <v>24</v>
+      </c>
+      <c r="D43" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4">
+      <c r="A44" t="s">
+        <v>128</v>
+      </c>
+      <c r="B44" t="s">
+        <v>23</v>
+      </c>
+      <c r="C44" t="s">
+        <v>24</v>
+      </c>
+      <c r="D44" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4">
+      <c r="A45" t="s">
+        <v>129</v>
+      </c>
+      <c r="B45" t="s">
+        <v>78</v>
+      </c>
+      <c r="C45" t="s">
+        <v>79</v>
+      </c>
+      <c r="D45" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4">
+      <c r="A46" t="s">
+        <v>130</v>
+      </c>
+      <c r="B46" t="s">
+        <v>23</v>
+      </c>
+      <c r="C46" t="s">
+        <v>24</v>
+      </c>
+      <c r="D46" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4">
+      <c r="A47" t="s">
+        <v>131</v>
+      </c>
+      <c r="B47" t="s">
+        <v>23</v>
+      </c>
+      <c r="C47" t="s">
+        <v>24</v>
+      </c>
+      <c r="D47" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4">
+      <c r="A48" t="s">
+        <v>132</v>
+      </c>
+      <c r="B48" t="s">
+        <v>23</v>
+      </c>
+      <c r="C48" t="s">
+        <v>24</v>
+      </c>
+      <c r="D48" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4">
+      <c r="A49" t="s">
+        <v>133</v>
+      </c>
+      <c r="B49" t="s">
+        <v>23</v>
+      </c>
+      <c r="C49" t="s">
+        <v>24</v>
+      </c>
+      <c r="D49" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4">
+      <c r="A50" t="s">
+        <v>134</v>
+      </c>
+      <c r="B50" t="s">
+        <v>23</v>
+      </c>
+      <c r="C50" t="s">
+        <v>24</v>
+      </c>
+      <c r="D50" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4">
+      <c r="A51" t="s">
+        <v>135</v>
+      </c>
+      <c r="B51" t="s">
+        <v>68</v>
+      </c>
+      <c r="C51" t="s">
+        <v>69</v>
+      </c>
+      <c r="D51" t="s">
         <v>72</v>
       </c>
-      <c r="B40" t="s">
-[...6 lines deleted...]
-        <v>39</v>
+    </row>
+    <row r="52" spans="1:4">
+      <c r="A52" t="s">
+        <v>136</v>
+      </c>
+      <c r="B52" t="s">
+        <v>68</v>
+      </c>
+      <c r="C52" t="s">
+        <v>69</v>
+      </c>
+      <c r="D52" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4">
+      <c r="A53" t="s">
+        <v>137</v>
+      </c>
+      <c r="B53" t="s">
+        <v>68</v>
+      </c>
+      <c r="C53" t="s">
+        <v>69</v>
+      </c>
+      <c r="D53" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4">
+      <c r="A54" t="s">
+        <v>138</v>
+      </c>
+      <c r="B54" t="s">
+        <v>55</v>
+      </c>
+      <c r="C54" t="s">
+        <v>56</v>
+      </c>
+      <c r="D54" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4">
+      <c r="A55" t="s">
+        <v>139</v>
+      </c>
+      <c r="B55" t="s">
+        <v>47</v>
+      </c>
+      <c r="C55" t="s">
+        <v>48</v>
+      </c>
+      <c r="D55" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4">
+      <c r="A56" t="s">
+        <v>93</v>
+      </c>
+      <c r="B56" t="s">
+        <v>68</v>
+      </c>
+      <c r="C56" t="s">
+        <v>69</v>
+      </c>
+      <c r="D56" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4">
+      <c r="A57" t="s">
+        <v>93</v>
+      </c>
+      <c r="B57" t="s">
+        <v>78</v>
+      </c>
+      <c r="C57" t="s">
+        <v>79</v>
+      </c>
+      <c r="D57" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4">
+      <c r="A58" t="s">
+        <v>140</v>
+      </c>
+      <c r="B58" t="s">
+        <v>68</v>
+      </c>
+      <c r="C58" t="s">
+        <v>69</v>
+      </c>
+      <c r="D58" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4">
+      <c r="A59" t="s">
+        <v>94</v>
+      </c>
+      <c r="B59" t="s">
+        <v>78</v>
+      </c>
+      <c r="C59" t="s">
+        <v>79</v>
+      </c>
+      <c r="D59" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4">
+      <c r="A60" t="s">
+        <v>141</v>
+      </c>
+      <c r="B60" t="s">
+        <v>23</v>
+      </c>
+      <c r="C60" t="s">
+        <v>24</v>
+      </c>
+      <c r="D60" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4">
+      <c r="A61" t="s">
+        <v>142</v>
+      </c>
+      <c r="B61" t="s">
+        <v>68</v>
+      </c>
+      <c r="C61" t="s">
+        <v>69</v>
+      </c>
+      <c r="D61" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4">
+      <c r="A62" t="s">
+        <v>143</v>
+      </c>
+      <c r="B62" t="s">
+        <v>55</v>
+      </c>
+      <c r="C62" t="s">
+        <v>56</v>
+      </c>
+      <c r="D62" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4">
+      <c r="A63" t="s">
+        <v>144</v>
+      </c>
+      <c r="B63" t="s">
+        <v>68</v>
+      </c>
+      <c r="C63" t="s">
+        <v>69</v>
+      </c>
+      <c r="D63" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4">
+      <c r="A64" t="s">
+        <v>145</v>
+      </c>
+      <c r="B64" t="s">
+        <v>68</v>
+      </c>
+      <c r="C64" t="s">
+        <v>69</v>
+      </c>
+      <c r="D64" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4">
+      <c r="A65" t="s">
+        <v>146</v>
+      </c>
+      <c r="B65" t="s">
+        <v>68</v>
+      </c>
+      <c r="C65" t="s">
+        <v>69</v>
+      </c>
+      <c r="D65" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4">
+      <c r="A66" t="s">
+        <v>147</v>
+      </c>
+      <c r="B66" t="s">
+        <v>68</v>
+      </c>
+      <c r="C66" t="s">
+        <v>69</v>
+      </c>
+      <c r="D66" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4">
+      <c r="A67" t="s">
+        <v>148</v>
+      </c>
+      <c r="B67" t="s">
+        <v>68</v>
+      </c>
+      <c r="C67" t="s">
+        <v>69</v>
+      </c>
+      <c r="D67" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="68" spans="1:4">
+      <c r="A68" t="s">
+        <v>149</v>
+      </c>
+      <c r="B68" t="s">
+        <v>68</v>
+      </c>
+      <c r="C68" t="s">
+        <v>69</v>
+      </c>
+      <c r="D68" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4">
+      <c r="A69" t="s">
+        <v>150</v>
+      </c>
+      <c r="B69" t="s">
+        <v>68</v>
+      </c>
+      <c r="C69" t="s">
+        <v>69</v>
+      </c>
+      <c r="D69" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4">
+      <c r="A70" t="s">
+        <v>151</v>
+      </c>
+      <c r="B70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C70" t="s">
+        <v>56</v>
+      </c>
+      <c r="D70" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="71" spans="1:4">
+      <c r="A71" t="s">
+        <v>152</v>
+      </c>
+      <c r="B71" t="s">
+        <v>55</v>
+      </c>
+      <c r="C71" t="s">
+        <v>56</v>
+      </c>
+      <c r="D71" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4">
+      <c r="A72" t="s">
+        <v>153</v>
+      </c>
+      <c r="B72" t="s">
+        <v>23</v>
+      </c>
+      <c r="C72" t="s">
+        <v>24</v>
+      </c>
+      <c r="D72" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="73" spans="1:4">
+      <c r="A73" t="s">
+        <v>154</v>
+      </c>
+      <c r="B73" t="s">
+        <v>55</v>
+      </c>
+      <c r="C73" t="s">
+        <v>56</v>
+      </c>
+      <c r="D73" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="74" spans="1:4">
+      <c r="A74" t="s">
+        <v>155</v>
+      </c>
+      <c r="B74" t="s">
+        <v>55</v>
+      </c>
+      <c r="C74" t="s">
+        <v>56</v>
+      </c>
+      <c r="D74" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4">
+      <c r="A75" t="s">
+        <v>156</v>
+      </c>
+      <c r="B75" t="s">
+        <v>47</v>
+      </c>
+      <c r="C75" t="s">
+        <v>48</v>
+      </c>
+      <c r="D75" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="76" spans="1:4">
+      <c r="A76" t="s">
+        <v>157</v>
+      </c>
+      <c r="B76" t="s">
+        <v>47</v>
+      </c>
+      <c r="C76" t="s">
+        <v>48</v>
+      </c>
+      <c r="D76" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4">
+      <c r="A77" t="s">
+        <v>158</v>
+      </c>
+      <c r="B77" t="s">
+        <v>78</v>
+      </c>
+      <c r="C77" t="s">
+        <v>79</v>
+      </c>
+      <c r="D77" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="78" spans="1:4">
+      <c r="A78" t="s">
+        <v>159</v>
+      </c>
+      <c r="B78" t="s">
+        <v>62</v>
+      </c>
+      <c r="C78" t="s">
+        <v>63</v>
+      </c>
+      <c r="D78" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="79" spans="1:4">
+      <c r="A79" t="s">
+        <v>160</v>
+      </c>
+      <c r="B79" t="s">
+        <v>23</v>
+      </c>
+      <c r="C79" t="s">
+        <v>24</v>
+      </c>
+      <c r="D79" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="80" spans="1:4">
+      <c r="A80" t="s">
+        <v>161</v>
+      </c>
+      <c r="B80" t="s">
+        <v>62</v>
+      </c>
+      <c r="C80" t="s">
+        <v>63</v>
+      </c>
+      <c r="D80" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="81" spans="1:4">
+      <c r="A81" t="s">
+        <v>162</v>
+      </c>
+      <c r="B81" t="s">
+        <v>40</v>
+      </c>
+      <c r="C81" t="s">
+        <v>41</v>
+      </c>
+      <c r="D81" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="82" spans="1:4">
+      <c r="A82" t="s">
+        <v>163</v>
+      </c>
+      <c r="B82" t="s">
+        <v>23</v>
+      </c>
+      <c r="C82" t="s">
+        <v>24</v>
+      </c>
+      <c r="D82" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="83" spans="1:4">
+      <c r="A83" t="s">
+        <v>164</v>
+      </c>
+      <c r="B83" t="s">
+        <v>23</v>
+      </c>
+      <c r="C83" t="s">
+        <v>24</v>
+      </c>
+      <c r="D83" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="84" spans="1:4">
+      <c r="A84" t="s">
+        <v>165</v>
+      </c>
+      <c r="B84" t="s">
+        <v>23</v>
+      </c>
+      <c r="C84" t="s">
+        <v>24</v>
+      </c>
+      <c r="D84" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="85" spans="1:4">
+      <c r="A85" t="s">
+        <v>166</v>
+      </c>
+      <c r="B85" t="s">
+        <v>78</v>
+      </c>
+      <c r="C85" t="s">
+        <v>79</v>
+      </c>
+      <c r="D85" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="86" spans="1:4">
+      <c r="A86" t="s">
+        <v>167</v>
+      </c>
+      <c r="B86" t="s">
+        <v>47</v>
+      </c>
+      <c r="C86" t="s">
+        <v>48</v>
+      </c>
+      <c r="D86" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="87" spans="1:4">
+      <c r="A87" t="s">
+        <v>168</v>
+      </c>
+      <c r="B87" t="s">
+        <v>55</v>
+      </c>
+      <c r="C87" t="s">
+        <v>56</v>
+      </c>
+      <c r="D87" t="s">
+        <v>60</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E23"/>
+  <dimension ref="A1:E36"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A13" sqref="A13:E13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="3" t="s">
-        <v>73</v>
+        <v>169</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:5"/>
     <row r="13" spans="1:5">
       <c r="A13" s="2" t="s">
-        <v>74</v>
+        <v>170</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>75</v>
+        <v>171</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
-        <v>76</v>
+        <v>172</v>
       </c>
       <c r="B14" t="s">
-        <v>77</v>
+        <v>173</v>
       </c>
       <c r="C14" t="s">
         <v>23</v>
       </c>
       <c r="D14" t="s">
         <v>24</v>
       </c>
       <c r="E14" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
-        <v>78</v>
+        <v>174</v>
       </c>
       <c r="B15" t="s">
-        <v>79</v>
+        <v>175</v>
       </c>
       <c r="C15" t="s">
         <v>23</v>
       </c>
       <c r="D15" t="s">
         <v>24</v>
       </c>
       <c r="E15" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
-        <v>80</v>
+        <v>176</v>
       </c>
       <c r="B16" t="s">
-        <v>81</v>
+        <v>177</v>
       </c>
       <c r="C16" t="s">
         <v>23</v>
       </c>
       <c r="D16" t="s">
         <v>24</v>
       </c>
       <c r="E16" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
-        <v>82</v>
+        <v>178</v>
       </c>
       <c r="B17" t="s">
-        <v>83</v>
+        <v>179</v>
       </c>
       <c r="C17" t="s">
         <v>23</v>
       </c>
       <c r="D17" t="s">
         <v>24</v>
       </c>
       <c r="E17" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
-        <v>84</v>
+        <v>180</v>
       </c>
       <c r="B18" t="s">
-        <v>85</v>
+        <v>181</v>
       </c>
       <c r="C18" t="s">
         <v>23</v>
       </c>
       <c r="D18" t="s">
         <v>24</v>
       </c>
       <c r="E18" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
-        <v>86</v>
+        <v>182</v>
       </c>
       <c r="B19" t="s">
-        <v>87</v>
+        <v>183</v>
       </c>
       <c r="C19" t="s">
         <v>23</v>
       </c>
       <c r="D19" t="s">
         <v>24</v>
       </c>
       <c r="E19" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
-        <v>88</v>
+        <v>184</v>
       </c>
       <c r="B20" t="s">
-        <v>89</v>
+        <v>185</v>
       </c>
       <c r="C20" t="s">
         <v>23</v>
       </c>
       <c r="D20" t="s">
         <v>24</v>
       </c>
       <c r="E20" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
-        <v>90</v>
+        <v>186</v>
       </c>
       <c r="B21" t="s">
-        <v>91</v>
+        <v>187</v>
       </c>
       <c r="C21" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="D21" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="E21" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
-        <v>92</v>
+        <v>188</v>
       </c>
       <c r="B22" t="s">
-        <v>93</v>
+        <v>189</v>
       </c>
       <c r="C22" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="D22" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="E22" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" t="s">
-        <v>94</v>
+        <v>190</v>
       </c>
       <c r="B23" t="s">
-        <v>95</v>
+        <v>191</v>
       </c>
       <c r="C23" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="D23" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="E23" t="s">
-        <v>39</v>
+        <v>45</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" t="s">
+        <v>192</v>
+      </c>
+      <c r="B24" t="s">
+        <v>193</v>
+      </c>
+      <c r="C24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D24" t="s">
+        <v>41</v>
+      </c>
+      <c r="E24" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" t="s">
+        <v>194</v>
+      </c>
+      <c r="B25" t="s">
+        <v>195</v>
+      </c>
+      <c r="C25" t="s">
+        <v>55</v>
+      </c>
+      <c r="D25" t="s">
+        <v>56</v>
+      </c>
+      <c r="E25" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" t="s">
+        <v>196</v>
+      </c>
+      <c r="B26" t="s">
+        <v>197</v>
+      </c>
+      <c r="C26" t="s">
+        <v>55</v>
+      </c>
+      <c r="D26" t="s">
+        <v>56</v>
+      </c>
+      <c r="E26" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" t="s">
+        <v>198</v>
+      </c>
+      <c r="B27" t="s">
+        <v>199</v>
+      </c>
+      <c r="C27" t="s">
+        <v>55</v>
+      </c>
+      <c r="D27" t="s">
+        <v>56</v>
+      </c>
+      <c r="E27" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" t="s">
+        <v>200</v>
+      </c>
+      <c r="B28" t="s">
+        <v>201</v>
+      </c>
+      <c r="C28" t="s">
+        <v>55</v>
+      </c>
+      <c r="D28" t="s">
+        <v>56</v>
+      </c>
+      <c r="E28" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" t="s">
+        <v>202</v>
+      </c>
+      <c r="B29" t="s">
+        <v>203</v>
+      </c>
+      <c r="C29" t="s">
+        <v>55</v>
+      </c>
+      <c r="D29" t="s">
+        <v>56</v>
+      </c>
+      <c r="E29" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" t="s">
+        <v>204</v>
+      </c>
+      <c r="B30" t="s">
+        <v>205</v>
+      </c>
+      <c r="C30" t="s">
+        <v>62</v>
+      </c>
+      <c r="D30" t="s">
+        <v>63</v>
+      </c>
+      <c r="E30" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" t="s">
+        <v>206</v>
+      </c>
+      <c r="B31" t="s">
+        <v>207</v>
+      </c>
+      <c r="C31" t="s">
+        <v>68</v>
+      </c>
+      <c r="D31" t="s">
+        <v>69</v>
+      </c>
+      <c r="E31" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" t="s">
+        <v>208</v>
+      </c>
+      <c r="B32" t="s">
+        <v>209</v>
+      </c>
+      <c r="C32" t="s">
+        <v>68</v>
+      </c>
+      <c r="D32" t="s">
+        <v>69</v>
+      </c>
+      <c r="E32" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" t="s">
+        <v>210</v>
+      </c>
+      <c r="B33" t="s">
+        <v>211</v>
+      </c>
+      <c r="C33" t="s">
+        <v>68</v>
+      </c>
+      <c r="D33" t="s">
+        <v>69</v>
+      </c>
+      <c r="E33" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" t="s">
+        <v>212</v>
+      </c>
+      <c r="B34" t="s">
+        <v>213</v>
+      </c>
+      <c r="C34" t="s">
+        <v>78</v>
+      </c>
+      <c r="D34" t="s">
+        <v>79</v>
+      </c>
+      <c r="E34" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" t="s">
+        <v>214</v>
+      </c>
+      <c r="B35" t="s">
+        <v>215</v>
+      </c>
+      <c r="C35" t="s">
+        <v>78</v>
+      </c>
+      <c r="D35" t="s">
+        <v>79</v>
+      </c>
+      <c r="E35" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" t="s">
+        <v>216</v>
+      </c>
+      <c r="B36" t="s">
+        <v>217</v>
+      </c>
+      <c r="C36" t="s">
+        <v>78</v>
+      </c>
+      <c r="D36" t="s">
+        <v>79</v>
+      </c>
+      <c r="E36" t="s">
+        <v>83</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData/>