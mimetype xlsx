--- v0 (2026-09-11)
+++ v1 (2026-10-26)
@@ -20,152 +20,208 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Facilities" sheetId="1" r:id="rId4"/>
     <sheet name="Facility Types" sheetId="2" r:id="rId5"/>
     <sheet name="Services" sheetId="3" r:id="rId6"/>
     <sheet name="Instrumentation" sheetId="4" r:id="rId7"/>
     <sheet name="Worksheet" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="194">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="219">
   <si>
     <t>CoreMarketplace Search Results Export</t>
   </si>
   <si>
-    <t>Generated: 09/11/2026</t>
+    <t>Generated: 10/26/2026</t>
   </si>
   <si>
     <t>https://coremarketplace.org/</t>
   </si>
   <si>
     <t>Data is provided for reference and research use only.  Information may not be republished without explicit permission.</t>
   </si>
   <si>
     <t>For questions contact: coremarketplace@uvm.edu</t>
   </si>
   <si>
     <t>Facilities located at:</t>
   </si>
   <si>
     <t xml:space="preserve">University of Nebraska–Lincoln (UNL ), </t>
   </si>
   <si>
-    <t>http://www.unl.edu/</t>
+    <t>https://www.unl.edu/</t>
   </si>
   <si>
     <t>Location: Lincoln, NE United States</t>
   </si>
   <si>
     <t>RORID: https://ror.org/043mer456</t>
   </si>
   <si>
     <t>Facility Name</t>
   </si>
   <si>
     <t>Facility PID</t>
   </si>
   <si>
     <t>Institution Name</t>
   </si>
   <si>
     <t>Primary Contact</t>
   </si>
   <si>
     <t>Address 1</t>
   </si>
   <si>
     <t>Address 2</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>Zip</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>CoreMarketplace Profile</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
-    <t>UNL Nano-Engineering Research Core Facility (NERCF)</t>
+    <t>University of Nebraska Lincoln Center for Brain, Biology and Behavior Magnetic Resonance Imaging Core Facility</t>
+  </si>
+  <si>
+    <t>RRID:SCR_029139</t>
   </si>
   <si>
     <t>University of Nebraska–Lincoln</t>
   </si>
   <si>
-    <t>Nano-Engineering Research Core Facility (NERCF)</t>
+    <t>Timothy Nelson</t>
+  </si>
+  <si>
+    <t>https://cb3.unl.edu/mri-facility/</t>
+  </si>
+  <si>
+    <t>https://coremarketplace.org/?FacilityID=6257</t>
+  </si>
+  <si>
+    <t>Core houses its own research-dedicated Siemens 3T Cima.X Magnetic Resonance Imaging (MRI) scanner. The scanner includes multiple head and body coils for different applications and optional capabilities for concurrent 256-channel high-density electroencephalography (EEG), eye tracking, BioPac physiological monitoring, and real-time motion monitoring. It is also equipped with all standard sequences for functional and structural neuroimaging and for sequences enabling multiband imaging for faster and higher-resolution fMRI data acquisition. Facility maintains a Siemens Master Research Agreement, making the facility part of a network of research imaging centers that have access to research-grade MRI protocols and sequences. Offers expertise of MRI technologists. Neuroradiologists from the University of Nebraska Medical Center review scans from all research subjects for incidental findings. A highly realistic mock scanner is also available in an adjoining room for familiarizing research subjects with the MRI environment and cognitive testing protocols.</t>
+  </si>
+  <si>
+    <t>University of Nebraska Lincoln Rural Drug Addiction Research (RDAR) Center - Administrative Core</t>
+  </si>
+  <si>
+    <t>RRID:SCR_028959</t>
+  </si>
+  <si>
+    <t>Rick Bevins</t>
+  </si>
+  <si>
+    <t>https://rdar.unl.edu/administrative-core/</t>
+  </si>
+  <si>
+    <t>https://coremarketplace.org/?FacilityID=6192</t>
+  </si>
+  <si>
+    <t>The mission of the Administrative Core is to support Center activities, including facilitating faculty development, providing programmatic enhancements, creating engagement opportunities, promoting the use of Core resources, and evaluating the Center’s vision to enable long-term sustainability. The Administrative Core organizes and leads our efforts to understand the unique and complex causes and consequences of substance use by supporting and mentoring faculty who use complementary approaches across a variety of discipline.
+This work was supported by the Administrative Core of the Rural Drug Addiction Research Center at the University of Nebraska-Lincoln. The content is solely the responsibility of the authors and does not necessarily represent the official views of the Center or the University of Nebraska.</t>
+  </si>
+  <si>
+    <t>University of Nebraska Lincoln Longitudinal Networks Core (LNC) Facility - Research Core</t>
+  </si>
+  <si>
+    <t>RRID:SCR_028960</t>
+  </si>
+  <si>
+    <t>https://rdar.unl.edu/longitudinal-networks-core/</t>
+  </si>
+  <si>
+    <t>https://coremarketplace.org/?FacilityID=6191</t>
+  </si>
+  <si>
+    <t>The Longitudinal Networks Core (LNC) Facility is the research arm of the Rural Drug Addiction Research (RDAR) Center and provides a suite of services, including secondary data, a participant pool for independent sampling, in-house software to collect responsive fine-grained mobile Health data from participants, support for network sampling and analytic approaches, and consultation in field-based biospecimen testing, epidemiological data collection, respondent driven sampling, prevention/intervention design, and research with hard-to-access populations.
+This work was supported by the Longitudinal Networks Core Facility, the Research Core of the Rural Drug Addiction Research Center at the University of Nebraska-Lincoln. The content is solely the responsibility of the authors and does not necessarily represent the official views of the Center or the University of Nebraska.</t>
+  </si>
+  <si>
+    <t>UNL Nano-Engineering Research Core Facility (NERcF)</t>
+  </si>
+  <si>
+    <t>RRID:SCR_028973</t>
+  </si>
+  <si>
+    <t>Nano-Engineering Research Core Facility (NERcF)</t>
   </si>
   <si>
     <t>855 N 16th Street</t>
   </si>
   <si>
     <t>N213, Voelte-Keegan Nanoscience Research Center</t>
   </si>
   <si>
     <t>Lincoln</t>
   </si>
   <si>
     <t>NE</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>https://nercf.unl.edu/</t>
   </si>
   <si>
     <t>https://coremarketplace.org/?FacilityID=6155</t>
   </si>
   <si>
-    <t>The UNL Nano-Engineering Research Core Facility (NERCF) is the University of Nebraska–Lincoln's shared research infrastructure for advanced materials characterization, micro/nanoscale manufacturing, and bioengineering research. NERCF provides open access to more than 20 state-of-the-art research instruments, technical consultation, user training, and collaborative research support for investigators from academia, government laboratories, industry, and external institutions. Major capabilities include scanning electron microscopy, focused ion beam, X-ray computed tomography, metal additive manufacturing, atomic force microscopy, nano-IR spectroscopy, optical profilometry, and mechanical characterization. By integrating advanced manufacturing with multimodal characterization, NERCF supports interdisciplinary research, workforce development, and innovation across Nebraska and beyond.</t>
+    <t>The UNL Nano-Engineering Research Core Facility (NERcF) is the University of Nebraska–Lincoln‘s shared research infrastructure for advanced materials characterization, micro/nanoscale manufacturing, and bioengineering research. NERcF provides open access to more than 20 state-of-the-art research instruments, technical consultation, user training, and collaborative research support for investigators from academia, government laboratories, industry, and external institutions. Major capabilities include scanning electron microscopy, focused ion beam, X-ray computed tomography, metal additive manufacturing, atomic force microscopy, nano-IR spectroscopy, optical profilometry, and mechanical characterization. By integrating advanced manufacturing with multimodal characterization, NERcF supports interdisciplinary research, workforce development, and innovation across Nebraska and beyond.</t>
   </si>
   <si>
     <t>University of Nebraska Lincoln Biological Process Development Facility BPDF Core Facility</t>
   </si>
   <si>
     <t>RRID:SCR_028634</t>
   </si>
   <si>
     <t>Dennis Hensen</t>
   </si>
   <si>
     <t>https://bpdf.unl.edu/</t>
   </si>
   <si>
     <t>https://coremarketplace.org/?FacilityID=6016</t>
   </si>
   <si>
     <t>Core is dedicated process development and through GMP production facility within the UNL College of Engineering, primary focus on microbial (bacteria, yeast) expression systems. Offers biopharmaceutical process development and biomanufacturing services that transition discoveries to non-clinical studies and Phase I/II and early Phase III clinical trials.</t>
   </si>
   <si>
     <t>University of Nebraska Lincoln Spectroscopy and Biophysics Core Facility</t>
   </si>
   <si>
     <t>RRID:SCR_011011</t>
   </si>
@@ -369,50 +425,53 @@
   <si>
     <t>Flow Cytometry</t>
   </si>
   <si>
     <t>Genomics / Genome Analysis and Technologies</t>
   </si>
   <si>
     <t>Mass Spectrometry</t>
   </si>
   <si>
     <t>Methodology</t>
   </si>
   <si>
     <t>Services located at:</t>
   </si>
   <si>
     <t>Service</t>
   </si>
   <si>
     <t>Amino Acid Analysis</t>
   </si>
   <si>
     <t>Assay Development</t>
   </si>
   <si>
+    <t>Atomic Force Microscopy (AFM)</t>
+  </si>
+  <si>
     <t>Biolayer Interferometry (BLI)</t>
   </si>
   <si>
     <t>Cell Imaging</t>
   </si>
   <si>
     <t>Cell Sorting</t>
   </si>
   <si>
     <t>Circular Dichroism (CD)</t>
   </si>
   <si>
     <t>Computational - Application Development</t>
   </si>
   <si>
     <t>Computational - Bioinformatics</t>
   </si>
   <si>
     <t>Computational - Biostatistics</t>
   </si>
   <si>
     <t>Computational - High Performance Computing</t>
   </si>
   <si>
     <t>Computational - Interactive Compute/storage</t>
@@ -432,50 +491,53 @@
   <si>
     <t>Cryo-Electron Tomography</t>
   </si>
   <si>
     <t>Customized Protocols</t>
   </si>
   <si>
     <t>Data Analysis</t>
   </si>
   <si>
     <t>Data Analysis And Interpretation</t>
   </si>
   <si>
     <t>Data Processing</t>
   </si>
   <si>
     <t>Data Processing And Interpretation</t>
   </si>
   <si>
     <t>Data Visualization</t>
   </si>
   <si>
     <t>Differential Scanning Calorimetry</t>
   </si>
   <si>
+    <t>DualBeam FIB/SEM</t>
+  </si>
+  <si>
     <t>Electron Microscopy</t>
   </si>
   <si>
     <t>Exosomes Characterisation</t>
   </si>
   <si>
     <t>Experimental Design</t>
   </si>
   <si>
     <t>FACS Cell Sorting</t>
   </si>
   <si>
     <t>Flow Cytometric Analysis</t>
   </si>
   <si>
     <t>Flow Cytometry Data Analysis</t>
   </si>
   <si>
     <t>Fluorescence Spectroscopy</t>
   </si>
   <si>
     <t>GC</t>
   </si>
   <si>
     <t>Genome/Transcriptome Assembly And Annotation</t>
@@ -489,77 +551,89 @@
   <si>
     <t>HRAM Mass Spectrometry</t>
   </si>
   <si>
     <t>High Performance Computing</t>
   </si>
   <si>
     <t>Immunohistochemistry</t>
   </si>
   <si>
     <t>Inductively Coupled Plasma Mass-Spectrometry</t>
   </si>
   <si>
     <t>Intact Protein Mass Spectrometry</t>
   </si>
   <si>
     <t>Isothermal Titration Calorimetry (ITC)</t>
   </si>
   <si>
     <t>Laser Capture Microdissection</t>
   </si>
   <si>
     <t>Mass Spectrometry - Small Molecules</t>
   </si>
   <si>
+    <t>Mechanical Characterization</t>
+  </si>
+  <si>
     <t>Metabolomics</t>
   </si>
   <si>
     <t>Metagenomics Analysis</t>
   </si>
   <si>
+    <t>Metal Additive Manufacturing</t>
+  </si>
+  <si>
     <t>Metatranscriptomics</t>
   </si>
   <si>
     <t>Methylation Analysis</t>
   </si>
   <si>
     <t>MicroED</t>
   </si>
   <si>
     <t>MicroScale Thermophoresis (MST)</t>
   </si>
   <si>
     <t>Microbiome</t>
   </si>
   <si>
     <t>Microscopy</t>
   </si>
   <si>
     <t>Multi-color Flow Cytometry</t>
   </si>
   <si>
+    <t>Nano-Infrared Spectroscopy (nano-IR)</t>
+  </si>
+  <si>
+    <t>Optical Profilometry</t>
+  </si>
+  <si>
     <t>Phosphoproteomics</t>
   </si>
   <si>
     <t>Pipeline Development</t>
   </si>
   <si>
     <t>Power Analysis</t>
   </si>
   <si>
     <t>Protein Extraction/Purification</t>
   </si>
   <si>
     <t>Proteomics</t>
   </si>
   <si>
     <t>Proteomics Analysis</t>
   </si>
   <si>
     <t>Quantitative DNA Sequence Mapping</t>
   </si>
   <si>
     <t>RNA analysis</t>
   </si>
   <si>
     <t>SDS-PAGE</t>
@@ -567,96 +641,99 @@
   <si>
     <t>Sample Preparation</t>
   </si>
   <si>
     <t>Single Particle Extracellular Vesicle Flow Cytometry</t>
   </si>
   <si>
     <t>Single-Cell Analysis</t>
   </si>
   <si>
     <t>Spatial / Single Cell Data Analysis</t>
   </si>
   <si>
     <t>Spatial Transcriptomics</t>
   </si>
   <si>
     <t>Staining</t>
   </si>
   <si>
     <t>Targeted Metabolomics</t>
   </si>
   <si>
     <t>Untargeted Mass Spectrometry</t>
   </si>
   <si>
+    <t>X-ray Computed Tomography (X-ray CT)</t>
+  </si>
+  <si>
     <t>Instrumentation located at:</t>
   </si>
   <si>
     <t>Instrument</t>
   </si>
   <si>
     <t>Instrument PID</t>
   </si>
   <si>
-    <t>Agilent 7700x ICP-MS</t>
+    <t>4000 QTRAP Mass Spectrometer</t>
+  </si>
+  <si>
+    <t>RRID:SCR_018630</t>
+  </si>
+  <si>
+    <t>7700x ICP-MS</t>
   </si>
   <si>
     <t>RRID:SCR_019448</t>
   </si>
   <si>
-    <t>Jasco J-815 Spectropolarimeter</t>
+    <t>J-815 Spectropolarimeter</t>
   </si>
   <si>
     <t>RRID:SCR_020145</t>
   </si>
   <si>
     <t>Microcal VPViewerTM Differential Scanning Calorimeter VP--DSC</t>
   </si>
   <si>
     <t>RRID:SCR_018594</t>
   </si>
   <si>
-    <t>SCIEX 4000 QTRAP Mass Spectrometer</t>
-[...5 lines deleted...]
-    <t>Agilent 1290 Infinity II LC System</t>
+    <t>1290 Infinity II LC System</t>
   </si>
   <si>
     <t>RRID:SCR_019375</t>
   </si>
   <si>
-    <t>Agilent 5977B GC/MSD</t>
+    <t>5977B GC/MSD</t>
   </si>
   <si>
     <t>RRID:SCR_019420</t>
   </si>
   <si>
-    <t>Thermo Q Exactive HF Hybrid Quadrupole-Orbitrap Mass Spectrometer</t>
+    <t>Q Exactive HF Hybrid Quadrupole-Orbitrap Mass Spectrometer</t>
   </si>
   <si>
     <t>RRID:SCR_020558</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1009,51 +1086,51 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coremarketplace.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coremarketplace.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coremarketplace.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coremarketplace.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M23"/>
+  <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A13" sqref="A13:M13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>3</v>
@@ -1113,400 +1190,472 @@
         <v>16</v>
       </c>
       <c r="H13" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="J13" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K13" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L13" s="2" t="s">
         <v>21</v>
       </c>
       <c r="M13" s="2" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" t="s">
         <v>23</v>
       </c>
+      <c r="B14" t="s">
+        <v>24</v>
+      </c>
       <c r="C14" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D14" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="E14" t="s">
         <v>26</v>
       </c>
-      <c r="F14" t="s">
+      <c r="K14" t="s">
         <v>27</v>
       </c>
-      <c r="G14" t="s">
+      <c r="L14" t="s">
         <v>28</v>
       </c>
-      <c r="H14" t="s">
+      <c r="M14" t="s">
         <v>29</v>
-      </c>
-[...13 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
+        <v>30</v>
+      </c>
+      <c r="B15" t="s">
+        <v>31</v>
+      </c>
+      <c r="C15" t="s">
+        <v>25</v>
+      </c>
+      <c r="D15" t="s">
+        <v>32</v>
+      </c>
+      <c r="K15" t="s">
+        <v>33</v>
+      </c>
+      <c r="L15" t="s">
         <v>34</v>
       </c>
-      <c r="B15" t="s">
+      <c r="M15" t="s">
         <v>35</v>
-      </c>
-[...13 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
+        <v>36</v>
+      </c>
+      <c r="B16" t="s">
+        <v>37</v>
+      </c>
+      <c r="C16" t="s">
+        <v>25</v>
+      </c>
+      <c r="D16" t="s">
+        <v>32</v>
+      </c>
+      <c r="K16" t="s">
+        <v>38</v>
+      </c>
+      <c r="L16" t="s">
+        <v>39</v>
+      </c>
+      <c r="M16" t="s">
         <v>40</v>
-      </c>
-[...34 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
+        <v>41</v>
+      </c>
+      <c r="B17" t="s">
+        <v>42</v>
+      </c>
+      <c r="C17" t="s">
+        <v>25</v>
+      </c>
+      <c r="D17" t="s">
+        <v>43</v>
+      </c>
+      <c r="E17" t="s">
+        <v>44</v>
+      </c>
+      <c r="F17" t="s">
+        <v>45</v>
+      </c>
+      <c r="G17" t="s">
+        <v>46</v>
+      </c>
+      <c r="H17" t="s">
+        <v>47</v>
+      </c>
+      <c r="I17">
+        <v>68588</v>
+      </c>
+      <c r="J17" t="s">
         <v>48</v>
       </c>
-      <c r="B17" t="s">
+      <c r="K17" t="s">
         <v>49</v>
       </c>
-      <c r="C17" t="s">
-[...2 lines deleted...]
-      <c r="D17" t="s">
+      <c r="L17" t="s">
         <v>50</v>
       </c>
-      <c r="J17" t="s">
+      <c r="M17" t="s">
         <v>51</v>
-      </c>
-[...7 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
+        <v>52</v>
+      </c>
+      <c r="B18" t="s">
+        <v>53</v>
+      </c>
+      <c r="C18" t="s">
+        <v>25</v>
+      </c>
+      <c r="D18" t="s">
+        <v>54</v>
+      </c>
+      <c r="K18" t="s">
         <v>55</v>
       </c>
-      <c r="B18" t="s">
+      <c r="L18" t="s">
         <v>56</v>
       </c>
-      <c r="C18" t="s">
-[...2 lines deleted...]
-      <c r="D18" t="s">
+      <c r="M18" t="s">
         <v>57</v>
-      </c>
-[...10 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
+        <v>58</v>
+      </c>
+      <c r="B19" t="s">
+        <v>59</v>
+      </c>
+      <c r="C19" t="s">
+        <v>25</v>
+      </c>
+      <c r="D19" t="s">
+        <v>60</v>
+      </c>
+      <c r="E19" t="s">
         <v>61</v>
       </c>
-      <c r="B19" t="s">
+      <c r="F19" t="s">
         <v>62</v>
       </c>
-      <c r="C19" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G19" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="H19" t="s">
-        <v>29</v>
+        <v>47</v>
       </c>
       <c r="I19">
         <v>68588</v>
       </c>
       <c r="J19" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="K19" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="L19" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="M19" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
+        <v>66</v>
+      </c>
+      <c r="B20" t="s">
+        <v>67</v>
+      </c>
+      <c r="C20" t="s">
+        <v>25</v>
+      </c>
+      <c r="D20" t="s">
+        <v>68</v>
+      </c>
+      <c r="J20" t="s">
         <v>69</v>
       </c>
-      <c r="B20" t="s">
+      <c r="K20" t="s">
         <v>70</v>
       </c>
-      <c r="C20" t="s">
-[...5 lines deleted...]
-      <c r="E20" t="s">
+      <c r="L20" t="s">
         <v>71</v>
       </c>
-      <c r="F20" t="s">
+      <c r="M20" t="s">
         <v>72</v>
-      </c>
-[...19 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
+        <v>73</v>
+      </c>
+      <c r="B21" t="s">
+        <v>74</v>
+      </c>
+      <c r="C21" t="s">
+        <v>25</v>
+      </c>
+      <c r="D21" t="s">
+        <v>75</v>
+      </c>
+      <c r="J21" t="s">
+        <v>69</v>
+      </c>
+      <c r="K21" t="s">
         <v>76</v>
       </c>
-      <c r="B21" t="s">
+      <c r="L21" t="s">
         <v>77</v>
       </c>
-      <c r="C21" t="s">
-[...2 lines deleted...]
-      <c r="D21" t="s">
+      <c r="M21" t="s">
         <v>78</v>
-      </c>
-[...22 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
+        <v>79</v>
+      </c>
+      <c r="B22" t="s">
+        <v>80</v>
+      </c>
+      <c r="C22" t="s">
+        <v>25</v>
+      </c>
+      <c r="D22" t="s">
+        <v>81</v>
+      </c>
+      <c r="E22" t="s">
+        <v>82</v>
+      </c>
+      <c r="F22" t="s">
         <v>83</v>
       </c>
-      <c r="B22" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G22" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="H22" t="s">
-        <v>29</v>
+        <v>47</v>
       </c>
       <c r="I22">
         <v>68588</v>
       </c>
       <c r="J22" t="s">
-        <v>30</v>
+        <v>69</v>
       </c>
       <c r="K22" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="L22" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="M22" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
+        <v>87</v>
+      </c>
+      <c r="B23" t="s">
+        <v>88</v>
+      </c>
+      <c r="C23" t="s">
+        <v>25</v>
+      </c>
+      <c r="D23" t="s">
+        <v>68</v>
+      </c>
+      <c r="E23" t="s">
+        <v>89</v>
+      </c>
+      <c r="F23" t="s">
         <v>90</v>
       </c>
-      <c r="B23" t="s">
+      <c r="G23" t="s">
+        <v>46</v>
+      </c>
+      <c r="H23" t="s">
+        <v>47</v>
+      </c>
+      <c r="I23">
+        <v>68583</v>
+      </c>
+      <c r="J23" t="s">
+        <v>48</v>
+      </c>
+      <c r="K23" t="s">
         <v>91</v>
       </c>
-      <c r="C23" t="s">
-[...2 lines deleted...]
-      <c r="D23" t="s">
+      <c r="L23" t="s">
         <v>92</v>
       </c>
-      <c r="E23" t="s">
+      <c r="M23" t="s">
         <v>93</v>
       </c>
-      <c r="F23" t="s">
+    </row>
+    <row r="24" spans="1:13">
+      <c r="A24" t="s">
         <v>94</v>
       </c>
-      <c r="G23" t="s">
-[...5 lines deleted...]
-      <c r="I23">
+      <c r="B24" t="s">
+        <v>95</v>
+      </c>
+      <c r="C24" t="s">
+        <v>25</v>
+      </c>
+      <c r="D24" t="s">
+        <v>96</v>
+      </c>
+      <c r="E24" t="s">
+        <v>97</v>
+      </c>
+      <c r="G24" t="s">
+        <v>46</v>
+      </c>
+      <c r="H24" t="s">
+        <v>47</v>
+      </c>
+      <c r="I24">
+        <v>68583</v>
+      </c>
+      <c r="J24" t="s">
+        <v>48</v>
+      </c>
+      <c r="K24" t="s">
+        <v>98</v>
+      </c>
+      <c r="L24" t="s">
+        <v>99</v>
+      </c>
+      <c r="M24" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="A25" t="s">
+        <v>101</v>
+      </c>
+      <c r="B25" t="s">
+        <v>102</v>
+      </c>
+      <c r="C25" t="s">
+        <v>25</v>
+      </c>
+      <c r="D25" t="s">
+        <v>103</v>
+      </c>
+      <c r="E25" t="s">
+        <v>104</v>
+      </c>
+      <c r="F25" t="s">
+        <v>62</v>
+      </c>
+      <c r="G25" t="s">
+        <v>46</v>
+      </c>
+      <c r="H25" t="s">
+        <v>47</v>
+      </c>
+      <c r="I25">
         <v>68588</v>
       </c>
-      <c r="J23" t="s">
-[...9 lines deleted...]
-        <v>97</v>
+      <c r="J25" t="s">
+        <v>48</v>
+      </c>
+      <c r="K25" t="s">
+        <v>105</v>
+      </c>
+      <c r="L25" t="s">
+        <v>106</v>
+      </c>
+      <c r="M25" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="A26" t="s">
+        <v>108</v>
+      </c>
+      <c r="B26" t="s">
+        <v>109</v>
+      </c>
+      <c r="C26" t="s">
+        <v>25</v>
+      </c>
+      <c r="D26" t="s">
+        <v>110</v>
+      </c>
+      <c r="E26" t="s">
+        <v>111</v>
+      </c>
+      <c r="F26" t="s">
+        <v>112</v>
+      </c>
+      <c r="G26" t="s">
+        <v>46</v>
+      </c>
+      <c r="H26" t="s">
+        <v>47</v>
+      </c>
+      <c r="I26">
+        <v>68588</v>
+      </c>
+      <c r="J26" t="s">
+        <v>69</v>
+      </c>
+      <c r="K26" t="s">
+        <v>113</v>
+      </c>
+      <c r="L26" t="s">
+        <v>114</v>
+      </c>
+      <c r="M26" t="s">
+        <v>115</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A13" sqref="A13:D13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
@@ -1515,1322 +1664,1420 @@
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="3" t="s">
-        <v>98</v>
+        <v>116</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:4"/>
     <row r="13" spans="1:4">
       <c r="A13" s="2" t="s">
-        <v>99</v>
+        <v>117</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>100</v>
+        <v>118</v>
       </c>
       <c r="B14" t="s">
-        <v>83</v>
+        <v>101</v>
       </c>
       <c r="C14" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="D14" t="s">
-        <v>88</v>
+        <v>106</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>101</v>
+        <v>119</v>
       </c>
       <c r="B15" t="s">
-        <v>40</v>
+        <v>58</v>
       </c>
       <c r="C15" t="s">
-        <v>41</v>
+        <v>59</v>
       </c>
       <c r="D15" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>102</v>
+        <v>120</v>
       </c>
       <c r="B16" t="s">
-        <v>76</v>
+        <v>94</v>
       </c>
       <c r="C16" t="s">
-        <v>77</v>
+        <v>95</v>
       </c>
       <c r="D16" t="s">
-        <v>81</v>
+        <v>99</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>103</v>
+        <v>121</v>
       </c>
       <c r="B17" t="s">
-        <v>69</v>
+        <v>87</v>
       </c>
       <c r="C17" t="s">
-        <v>70</v>
+        <v>88</v>
       </c>
       <c r="D17" t="s">
-        <v>74</v>
+        <v>92</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>104</v>
+        <v>122</v>
       </c>
       <c r="B18" t="s">
-        <v>48</v>
+        <v>66</v>
       </c>
       <c r="C18" t="s">
-        <v>49</v>
+        <v>67</v>
       </c>
       <c r="D18" t="s">
-        <v>53</v>
+        <v>71</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>105</v>
+        <v>123</v>
       </c>
       <c r="B19" t="s">
-        <v>61</v>
+        <v>79</v>
       </c>
       <c r="C19" t="s">
-        <v>62</v>
+        <v>80</v>
       </c>
       <c r="D19" t="s">
-        <v>67</v>
+        <v>85</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>106</v>
+        <v>124</v>
       </c>
       <c r="B20" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="C20" t="s">
-        <v>56</v>
+        <v>74</v>
       </c>
       <c r="D20" t="s">
-        <v>59</v>
+        <v>77</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D88"/>
+  <dimension ref="A1:D95"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A13" sqref="A13:D13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="3" t="s">
-        <v>107</v>
+        <v>125</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:4"/>
     <row r="13" spans="1:4">
       <c r="A13" s="2" t="s">
-        <v>108</v>
+        <v>126</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>109</v>
+        <v>127</v>
       </c>
       <c r="B14" t="s">
-        <v>61</v>
+        <v>79</v>
       </c>
       <c r="C14" t="s">
-        <v>62</v>
+        <v>80</v>
       </c>
       <c r="D14" t="s">
-        <v>67</v>
+        <v>85</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>110</v>
+        <v>128</v>
       </c>
       <c r="B15" t="s">
-        <v>61</v>
+        <v>79</v>
       </c>
       <c r="C15" t="s">
-        <v>62</v>
+        <v>80</v>
       </c>
       <c r="D15" t="s">
-        <v>67</v>
+        <v>85</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>111</v>
+        <v>129</v>
       </c>
       <c r="B16" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C16" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D16" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>112</v>
+        <v>130</v>
       </c>
       <c r="B17" t="s">
-        <v>90</v>
+        <v>58</v>
       </c>
       <c r="C17" t="s">
-        <v>91</v>
+        <v>59</v>
       </c>
       <c r="D17" t="s">
-        <v>96</v>
+        <v>64</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>113</v>
+        <v>131</v>
       </c>
       <c r="B18" t="s">
-        <v>69</v>
+        <v>108</v>
       </c>
       <c r="C18" t="s">
-        <v>70</v>
+        <v>109</v>
       </c>
       <c r="D18" t="s">
-        <v>74</v>
+        <v>114</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>114</v>
+        <v>132</v>
       </c>
       <c r="B19" t="s">
-        <v>40</v>
+        <v>87</v>
       </c>
       <c r="C19" t="s">
-        <v>41</v>
+        <v>88</v>
       </c>
       <c r="D19" t="s">
-        <v>46</v>
+        <v>92</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>115</v>
+        <v>133</v>
       </c>
       <c r="B20" t="s">
-        <v>83</v>
+        <v>58</v>
       </c>
       <c r="C20" t="s">
-        <v>84</v>
+        <v>59</v>
       </c>
       <c r="D20" t="s">
-        <v>88</v>
+        <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>116</v>
+        <v>134</v>
       </c>
       <c r="B21" t="s">
-        <v>83</v>
+        <v>101</v>
       </c>
       <c r="C21" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="D21" t="s">
-        <v>88</v>
+        <v>106</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>135</v>
       </c>
       <c r="B22" t="s">
-        <v>83</v>
+        <v>101</v>
       </c>
       <c r="C22" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="D22" t="s">
-        <v>88</v>
+        <v>106</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>118</v>
+        <v>136</v>
       </c>
       <c r="B23" t="s">
-        <v>83</v>
+        <v>101</v>
       </c>
       <c r="C23" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="D23" t="s">
-        <v>88</v>
+        <v>106</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
-        <v>119</v>
+        <v>137</v>
       </c>
       <c r="B24" t="s">
-        <v>83</v>
+        <v>101</v>
       </c>
       <c r="C24" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="D24" t="s">
-        <v>88</v>
+        <v>106</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
-        <v>120</v>
+        <v>138</v>
       </c>
       <c r="B25" t="s">
-        <v>90</v>
+        <v>101</v>
       </c>
       <c r="C25" t="s">
-        <v>91</v>
+        <v>102</v>
       </c>
       <c r="D25" t="s">
-        <v>96</v>
+        <v>106</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
-        <v>121</v>
+        <v>139</v>
       </c>
       <c r="B26" t="s">
-        <v>83</v>
+        <v>108</v>
       </c>
       <c r="C26" t="s">
-        <v>84</v>
+        <v>109</v>
       </c>
       <c r="D26" t="s">
-        <v>88</v>
+        <v>114</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
-        <v>122</v>
+        <v>140</v>
       </c>
       <c r="B27" t="s">
-        <v>69</v>
+        <v>101</v>
       </c>
       <c r="C27" t="s">
-        <v>70</v>
+        <v>102</v>
       </c>
       <c r="D27" t="s">
-        <v>74</v>
+        <v>106</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
-        <v>122</v>
+        <v>141</v>
       </c>
       <c r="B28" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="C28" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="D28" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
-        <v>123</v>
+        <v>141</v>
       </c>
       <c r="B29" t="s">
-        <v>76</v>
+        <v>101</v>
       </c>
       <c r="C29" t="s">
-        <v>77</v>
+        <v>102</v>
       </c>
       <c r="D29" t="s">
-        <v>81</v>
+        <v>106</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
-        <v>124</v>
+        <v>142</v>
       </c>
       <c r="B30" t="s">
-        <v>76</v>
+        <v>94</v>
       </c>
       <c r="C30" t="s">
-        <v>77</v>
+        <v>95</v>
       </c>
       <c r="D30" t="s">
-        <v>81</v>
+        <v>99</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
-        <v>125</v>
+        <v>143</v>
       </c>
       <c r="B31" t="s">
-        <v>61</v>
+        <v>94</v>
       </c>
       <c r="C31" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="D31" t="s">
-        <v>67</v>
+        <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
-        <v>126</v>
+        <v>144</v>
       </c>
       <c r="B32" t="s">
-        <v>61</v>
+        <v>79</v>
       </c>
       <c r="C32" t="s">
-        <v>62</v>
+        <v>80</v>
       </c>
       <c r="D32" t="s">
-        <v>67</v>
+        <v>85</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
-        <v>126</v>
+        <v>145</v>
       </c>
       <c r="B33" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="C33" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="D33" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
-        <v>126</v>
+        <v>145</v>
       </c>
       <c r="B34" t="s">
-        <v>83</v>
+        <v>94</v>
       </c>
       <c r="C34" t="s">
-        <v>84</v>
+        <v>95</v>
       </c>
       <c r="D34" t="s">
-        <v>88</v>
+        <v>99</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
-        <v>127</v>
+        <v>145</v>
       </c>
       <c r="B35" t="s">
-        <v>83</v>
+        <v>101</v>
       </c>
       <c r="C35" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="D35" t="s">
-        <v>88</v>
+        <v>106</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
-        <v>128</v>
+        <v>146</v>
       </c>
       <c r="B36" t="s">
-        <v>76</v>
+        <v>101</v>
       </c>
       <c r="C36" t="s">
-        <v>77</v>
+        <v>102</v>
       </c>
       <c r="D36" t="s">
-        <v>81</v>
+        <v>106</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
-        <v>128</v>
+        <v>147</v>
       </c>
       <c r="B37" t="s">
-        <v>83</v>
+        <v>94</v>
       </c>
       <c r="C37" t="s">
-        <v>84</v>
+        <v>95</v>
       </c>
       <c r="D37" t="s">
-        <v>88</v>
+        <v>99</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
-        <v>129</v>
+        <v>147</v>
       </c>
       <c r="B38" t="s">
-        <v>83</v>
+        <v>101</v>
       </c>
       <c r="C38" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="D38" t="s">
-        <v>88</v>
+        <v>106</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
-        <v>130</v>
+        <v>148</v>
       </c>
       <c r="B39" t="s">
-        <v>83</v>
+        <v>101</v>
       </c>
       <c r="C39" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="D39" t="s">
-        <v>88</v>
+        <v>106</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
-        <v>131</v>
+        <v>149</v>
       </c>
       <c r="B40" t="s">
-        <v>40</v>
+        <v>101</v>
       </c>
       <c r="C40" t="s">
-        <v>41</v>
+        <v>102</v>
       </c>
       <c r="D40" t="s">
-        <v>46</v>
+        <v>106</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
-        <v>132</v>
+        <v>150</v>
       </c>
       <c r="B41" t="s">
-        <v>90</v>
+        <v>58</v>
       </c>
       <c r="C41" t="s">
-        <v>91</v>
+        <v>59</v>
       </c>
       <c r="D41" t="s">
-        <v>96</v>
+        <v>64</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
-        <v>133</v>
+        <v>151</v>
       </c>
       <c r="B42" t="s">
-        <v>69</v>
+        <v>41</v>
       </c>
       <c r="C42" t="s">
-        <v>70</v>
+        <v>42</v>
       </c>
       <c r="D42" t="s">
-        <v>74</v>
+        <v>50</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
-        <v>134</v>
+        <v>152</v>
       </c>
       <c r="B43" t="s">
-        <v>69</v>
+        <v>108</v>
       </c>
       <c r="C43" t="s">
-        <v>70</v>
+        <v>109</v>
       </c>
       <c r="D43" t="s">
-        <v>74</v>
+        <v>114</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
-        <v>135</v>
+        <v>153</v>
       </c>
       <c r="B44" t="s">
-        <v>69</v>
+        <v>87</v>
       </c>
       <c r="C44" t="s">
-        <v>70</v>
+        <v>88</v>
       </c>
       <c r="D44" t="s">
-        <v>74</v>
+        <v>92</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
-        <v>136</v>
+        <v>154</v>
       </c>
       <c r="B45" t="s">
-        <v>69</v>
+        <v>87</v>
       </c>
       <c r="C45" t="s">
-        <v>70</v>
+        <v>88</v>
       </c>
       <c r="D45" t="s">
-        <v>74</v>
+        <v>92</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
-        <v>103</v>
+        <v>155</v>
       </c>
       <c r="B46" t="s">
-        <v>69</v>
+        <v>87</v>
       </c>
       <c r="C46" t="s">
-        <v>70</v>
+        <v>88</v>
       </c>
       <c r="D46" t="s">
-        <v>74</v>
+        <v>92</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
-        <v>137</v>
+        <v>156</v>
       </c>
       <c r="B47" t="s">
-        <v>69</v>
+        <v>87</v>
       </c>
       <c r="C47" t="s">
-        <v>70</v>
+        <v>88</v>
       </c>
       <c r="D47" t="s">
-        <v>74</v>
+        <v>92</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
-        <v>138</v>
+        <v>121</v>
       </c>
       <c r="B48" t="s">
-        <v>40</v>
+        <v>87</v>
       </c>
       <c r="C48" t="s">
-        <v>41</v>
+        <v>88</v>
       </c>
       <c r="D48" t="s">
-        <v>46</v>
+        <v>92</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="B49" t="s">
-        <v>61</v>
+        <v>87</v>
       </c>
       <c r="C49" t="s">
-        <v>62</v>
+        <v>88</v>
       </c>
       <c r="D49" t="s">
-        <v>67</v>
+        <v>92</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="B50" t="s">
-        <v>83</v>
+        <v>58</v>
       </c>
       <c r="C50" t="s">
-        <v>84</v>
+        <v>59</v>
       </c>
       <c r="D50" t="s">
-        <v>88</v>
+        <v>64</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
-        <v>141</v>
+        <v>159</v>
       </c>
       <c r="B51" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="C51" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="D51" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
-        <v>142</v>
+        <v>160</v>
       </c>
       <c r="B52" t="s">
-        <v>61</v>
+        <v>101</v>
       </c>
       <c r="C52" t="s">
-        <v>62</v>
+        <v>102</v>
       </c>
       <c r="D52" t="s">
-        <v>67</v>
+        <v>106</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
-        <v>143</v>
+        <v>161</v>
       </c>
       <c r="B53" t="s">
-        <v>61</v>
+        <v>101</v>
       </c>
       <c r="C53" t="s">
-        <v>62</v>
+        <v>102</v>
       </c>
       <c r="D53" t="s">
-        <v>67</v>
+        <v>106</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
-        <v>144</v>
+        <v>162</v>
       </c>
       <c r="B54" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="C54" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="D54" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
-        <v>145</v>
+        <v>163</v>
       </c>
       <c r="B55" t="s">
-        <v>90</v>
+        <v>79</v>
       </c>
       <c r="C55" t="s">
-        <v>91</v>
+        <v>80</v>
       </c>
       <c r="D55" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
-        <v>146</v>
+        <v>164</v>
       </c>
       <c r="B56" t="s">
-        <v>40</v>
+        <v>101</v>
       </c>
       <c r="C56" t="s">
-        <v>41</v>
+        <v>102</v>
       </c>
       <c r="D56" t="s">
-        <v>46</v>
+        <v>106</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
-        <v>147</v>
+        <v>165</v>
       </c>
       <c r="B57" t="s">
-        <v>40</v>
+        <v>108</v>
       </c>
       <c r="C57" t="s">
-        <v>41</v>
+        <v>109</v>
       </c>
       <c r="D57" t="s">
-        <v>46</v>
+        <v>114</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
-        <v>148</v>
+        <v>166</v>
       </c>
       <c r="B58" t="s">
-        <v>40</v>
+        <v>58</v>
       </c>
       <c r="C58" t="s">
-        <v>41</v>
+        <v>59</v>
       </c>
       <c r="D58" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
-        <v>149</v>
+        <v>167</v>
       </c>
       <c r="B59" t="s">
-        <v>90</v>
+        <v>58</v>
       </c>
       <c r="C59" t="s">
-        <v>91</v>
+        <v>59</v>
       </c>
       <c r="D59" t="s">
-        <v>96</v>
+        <v>64</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
-        <v>105</v>
+        <v>168</v>
       </c>
       <c r="B60" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="C60" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="D60" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
-        <v>150</v>
+        <v>169</v>
       </c>
       <c r="B61" t="s">
-        <v>40</v>
+        <v>108</v>
       </c>
       <c r="C61" t="s">
-        <v>41</v>
+        <v>109</v>
       </c>
       <c r="D61" t="s">
-        <v>46</v>
+        <v>114</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
-        <v>151</v>
+        <v>123</v>
       </c>
       <c r="B62" t="s">
-        <v>61</v>
+        <v>79</v>
       </c>
       <c r="C62" t="s">
-        <v>62</v>
+        <v>80</v>
       </c>
       <c r="D62" t="s">
-        <v>67</v>
+        <v>85</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
-        <v>152</v>
+        <v>170</v>
       </c>
       <c r="B63" t="s">
-        <v>83</v>
+        <v>58</v>
       </c>
       <c r="C63" t="s">
-        <v>84</v>
+        <v>59</v>
       </c>
       <c r="D63" t="s">
-        <v>88</v>
+        <v>64</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
-        <v>153</v>
+        <v>171</v>
       </c>
       <c r="B64" t="s">
-        <v>83</v>
+        <v>41</v>
       </c>
       <c r="C64" t="s">
-        <v>84</v>
+        <v>42</v>
       </c>
       <c r="D64" t="s">
-        <v>88</v>
+        <v>50</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
-        <v>154</v>
+        <v>172</v>
       </c>
       <c r="B65" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="C65" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="D65" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
-        <v>155</v>
+        <v>173</v>
       </c>
       <c r="B66" t="s">
-        <v>76</v>
+        <v>101</v>
       </c>
       <c r="C66" t="s">
-        <v>77</v>
+        <v>102</v>
       </c>
       <c r="D66" t="s">
-        <v>81</v>
+        <v>106</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
-        <v>156</v>
+        <v>174</v>
       </c>
       <c r="B67" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C67" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D67" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
-        <v>157</v>
+        <v>175</v>
       </c>
       <c r="B68" t="s">
-        <v>83</v>
+        <v>101</v>
       </c>
       <c r="C68" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="D68" t="s">
-        <v>88</v>
+        <v>106</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
-        <v>158</v>
+        <v>176</v>
       </c>
       <c r="B69" t="s">
-        <v>90</v>
+        <v>101</v>
       </c>
       <c r="C69" t="s">
-        <v>91</v>
+        <v>102</v>
       </c>
       <c r="D69" t="s">
-        <v>96</v>
+        <v>106</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
-        <v>159</v>
+        <v>177</v>
       </c>
       <c r="B70" t="s">
-        <v>69</v>
+        <v>94</v>
       </c>
       <c r="C70" t="s">
-        <v>70</v>
+        <v>95</v>
       </c>
       <c r="D70" t="s">
-        <v>74</v>
+        <v>99</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
-        <v>160</v>
+        <v>178</v>
       </c>
       <c r="B71" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="C71" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="D71" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
-        <v>161</v>
+        <v>179</v>
       </c>
       <c r="B72" t="s">
-        <v>83</v>
+        <v>101</v>
       </c>
       <c r="C72" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="D72" t="s">
-        <v>88</v>
+        <v>106</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
-        <v>162</v>
+        <v>180</v>
       </c>
       <c r="B73" t="s">
-        <v>83</v>
+        <v>108</v>
       </c>
       <c r="C73" t="s">
-        <v>84</v>
+        <v>109</v>
       </c>
       <c r="D73" t="s">
-        <v>88</v>
+        <v>114</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
-        <v>163</v>
+        <v>181</v>
       </c>
       <c r="B74" t="s">
-        <v>61</v>
+        <v>87</v>
       </c>
       <c r="C74" t="s">
-        <v>62</v>
+        <v>88</v>
       </c>
       <c r="D74" t="s">
-        <v>67</v>
+        <v>92</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
-        <v>164</v>
+        <v>182</v>
       </c>
       <c r="B75" t="s">
-        <v>61</v>
+        <v>41</v>
       </c>
       <c r="C75" t="s">
-        <v>62</v>
+        <v>42</v>
       </c>
       <c r="D75" t="s">
-        <v>67</v>
+        <v>50</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" t="s">
-        <v>165</v>
+        <v>183</v>
       </c>
       <c r="B76" t="s">
-        <v>83</v>
+        <v>41</v>
       </c>
       <c r="C76" t="s">
-        <v>84</v>
+        <v>42</v>
       </c>
       <c r="D76" t="s">
-        <v>88</v>
+        <v>50</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" t="s">
-        <v>166</v>
+        <v>184</v>
       </c>
       <c r="B77" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="C77" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="D77" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" t="s">
-        <v>167</v>
+        <v>185</v>
       </c>
       <c r="B78" t="s">
-        <v>83</v>
+        <v>101</v>
       </c>
       <c r="C78" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="D78" t="s">
-        <v>88</v>
+        <v>106</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
-        <v>168</v>
+        <v>186</v>
       </c>
       <c r="B79" t="s">
-        <v>61</v>
+        <v>101</v>
       </c>
       <c r="C79" t="s">
-        <v>62</v>
+        <v>102</v>
       </c>
       <c r="D79" t="s">
-        <v>67</v>
+        <v>106</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
-        <v>169</v>
+        <v>187</v>
       </c>
       <c r="B80" t="s">
-        <v>61</v>
+        <v>79</v>
       </c>
       <c r="C80" t="s">
-        <v>62</v>
+        <v>80</v>
       </c>
       <c r="D80" t="s">
-        <v>67</v>
+        <v>85</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
-        <v>169</v>
+        <v>188</v>
       </c>
       <c r="B81" t="s">
-        <v>69</v>
+        <v>79</v>
       </c>
       <c r="C81" t="s">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="D81" t="s">
-        <v>74</v>
+        <v>85</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" t="s">
-        <v>170</v>
+        <v>189</v>
       </c>
       <c r="B82" t="s">
-        <v>69</v>
+        <v>101</v>
       </c>
       <c r="C82" t="s">
-        <v>70</v>
+        <v>102</v>
       </c>
       <c r="D82" t="s">
-        <v>74</v>
+        <v>106</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" t="s">
-        <v>171</v>
+        <v>190</v>
       </c>
       <c r="B83" t="s">
-        <v>83</v>
+        <v>101</v>
       </c>
       <c r="C83" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="D83" t="s">
-        <v>88</v>
+        <v>106</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" t="s">
-        <v>172</v>
+        <v>191</v>
       </c>
       <c r="B84" t="s">
-        <v>83</v>
+        <v>101</v>
       </c>
       <c r="C84" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="D84" t="s">
-        <v>88</v>
+        <v>106</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" t="s">
-        <v>173</v>
+        <v>192</v>
       </c>
       <c r="B85" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="C85" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="D85" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" t="s">
-        <v>174</v>
+        <v>193</v>
       </c>
       <c r="B86" t="s">
-        <v>69</v>
+        <v>79</v>
       </c>
       <c r="C86" t="s">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="D86" t="s">
-        <v>74</v>
+        <v>85</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" t="s">
-        <v>175</v>
+        <v>193</v>
       </c>
       <c r="B87" t="s">
-        <v>40</v>
+        <v>87</v>
       </c>
       <c r="C87" t="s">
-        <v>41</v>
+        <v>88</v>
       </c>
       <c r="D87" t="s">
-        <v>46</v>
+        <v>92</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" t="s">
-        <v>176</v>
+        <v>194</v>
       </c>
       <c r="B88" t="s">
-        <v>61</v>
+        <v>87</v>
       </c>
       <c r="C88" t="s">
-        <v>62</v>
+        <v>88</v>
       </c>
       <c r="D88" t="s">
-        <v>67</v>
+        <v>92</v>
+      </c>
+    </row>
+    <row r="89" spans="1:4">
+      <c r="A89" t="s">
+        <v>195</v>
+      </c>
+      <c r="B89" t="s">
+        <v>101</v>
+      </c>
+      <c r="C89" t="s">
+        <v>102</v>
+      </c>
+      <c r="D89" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="90" spans="1:4">
+      <c r="A90" t="s">
+        <v>196</v>
+      </c>
+      <c r="B90" t="s">
+        <v>101</v>
+      </c>
+      <c r="C90" t="s">
+        <v>102</v>
+      </c>
+      <c r="D90" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="91" spans="1:4">
+      <c r="A91" t="s">
+        <v>197</v>
+      </c>
+      <c r="B91" t="s">
+        <v>101</v>
+      </c>
+      <c r="C91" t="s">
+        <v>102</v>
+      </c>
+      <c r="D91" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="92" spans="1:4">
+      <c r="A92" t="s">
+        <v>198</v>
+      </c>
+      <c r="B92" t="s">
+        <v>87</v>
+      </c>
+      <c r="C92" t="s">
+        <v>88</v>
+      </c>
+      <c r="D92" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="93" spans="1:4">
+      <c r="A93" t="s">
+        <v>199</v>
+      </c>
+      <c r="B93" t="s">
+        <v>58</v>
+      </c>
+      <c r="C93" t="s">
+        <v>59</v>
+      </c>
+      <c r="D93" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="94" spans="1:4">
+      <c r="A94" t="s">
+        <v>200</v>
+      </c>
+      <c r="B94" t="s">
+        <v>79</v>
+      </c>
+      <c r="C94" t="s">
+        <v>80</v>
+      </c>
+      <c r="D94" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="95" spans="1:4">
+      <c r="A95" t="s">
+        <v>201</v>
+      </c>
+      <c r="B95" t="s">
+        <v>41</v>
+      </c>
+      <c r="C95" t="s">
+        <v>42</v>
+      </c>
+      <c r="D95" t="s">
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A13" sqref="A13:E13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
@@ -2839,208 +3086,208 @@
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="3" t="s">
-        <v>177</v>
+        <v>202</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:5"/>
     <row r="13" spans="1:5">
       <c r="A13" s="2" t="s">
-        <v>178</v>
+        <v>203</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>179</v>
+        <v>204</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
-        <v>180</v>
+        <v>205</v>
       </c>
       <c r="B14" t="s">
-        <v>181</v>
+        <v>206</v>
       </c>
       <c r="C14" t="s">
-        <v>40</v>
+        <v>58</v>
       </c>
       <c r="D14" t="s">
-        <v>41</v>
+        <v>59</v>
       </c>
       <c r="E14" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
-        <v>182</v>
+        <v>207</v>
       </c>
       <c r="B15" t="s">
-        <v>183</v>
+        <v>208</v>
       </c>
       <c r="C15" t="s">
-        <v>40</v>
+        <v>58</v>
       </c>
       <c r="D15" t="s">
-        <v>41</v>
+        <v>59</v>
       </c>
       <c r="E15" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
-        <v>184</v>
+        <v>209</v>
       </c>
       <c r="B16" t="s">
-        <v>185</v>
+        <v>210</v>
       </c>
       <c r="C16" t="s">
-        <v>40</v>
+        <v>58</v>
       </c>
       <c r="D16" t="s">
-        <v>41</v>
+        <v>59</v>
       </c>
       <c r="E16" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
-        <v>186</v>
+        <v>211</v>
       </c>
       <c r="B17" t="s">
-        <v>187</v>
+        <v>212</v>
       </c>
       <c r="C17" t="s">
-        <v>40</v>
+        <v>58</v>
       </c>
       <c r="D17" t="s">
-        <v>41</v>
+        <v>59</v>
       </c>
       <c r="E17" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
-        <v>188</v>
+        <v>213</v>
       </c>
       <c r="B18" t="s">
-        <v>189</v>
+        <v>214</v>
       </c>
       <c r="C18" t="s">
-        <v>61</v>
+        <v>79</v>
       </c>
       <c r="D18" t="s">
-        <v>62</v>
+        <v>80</v>
       </c>
       <c r="E18" t="s">
-        <v>67</v>
+        <v>85</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
-        <v>190</v>
+        <v>215</v>
       </c>
       <c r="B19" t="s">
-        <v>191</v>
+        <v>216</v>
       </c>
       <c r="C19" t="s">
-        <v>61</v>
+        <v>79</v>
       </c>
       <c r="D19" t="s">
-        <v>62</v>
+        <v>80</v>
       </c>
       <c r="E19" t="s">
-        <v>67</v>
+        <v>85</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
-        <v>192</v>
+        <v>217</v>
       </c>
       <c r="B20" t="s">
-        <v>193</v>
+        <v>218</v>
       </c>
       <c r="C20" t="s">
-        <v>61</v>
+        <v>79</v>
       </c>
       <c r="D20" t="s">
-        <v>62</v>
+        <v>80</v>
       </c>
       <c r="E20" t="s">
-        <v>67</v>
+        <v>85</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData/>