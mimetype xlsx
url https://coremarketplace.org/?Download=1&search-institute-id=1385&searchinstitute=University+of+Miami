--- v0 (2026-09-22)
+++ v1 (2026-11-06)
@@ -25,51 +25,51 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Facilities" sheetId="1" r:id="rId4"/>
     <sheet name="Facility Types" sheetId="2" r:id="rId5"/>
     <sheet name="Services" sheetId="3" r:id="rId6"/>
     <sheet name="Instrumentation" sheetId="4" r:id="rId7"/>
     <sheet name="Worksheet" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="382">
   <si>
     <t>CoreMarketplace Search Results Export</t>
   </si>
   <si>
-    <t>Generated: 09/22/2026</t>
+    <t>Generated: 11/06/2026</t>
   </si>
   <si>
     <t>https://coremarketplace.org/</t>
   </si>
   <si>
     <t>Data is provided for reference and research use only.  Information may not be republished without explicit permission.</t>
   </si>
   <si>
     <t>For questions contact: coremarketplace@uvm.edu</t>
   </si>
   <si>
     <t>Facilities located at:</t>
   </si>
   <si>
     <t xml:space="preserve">University of Miami (UM), </t>
   </si>
   <si>
     <t>https://welcome.miami.edu</t>
   </si>
   <si>
     <t>Location: Coral Gables, FL United States</t>
   </si>
   <si>
     <t>RORID: https://ror.org/02dgjyy92</t>
   </si>
@@ -1032,195 +1032,195 @@
   <si>
     <t>Veterinary Pathology</t>
   </si>
   <si>
     <t>Viral Vectors</t>
   </si>
   <si>
     <t>Virology</t>
   </si>
   <si>
     <t>Whole Slide Imaging</t>
   </si>
   <si>
     <t>Xenograft / Xenotransplantation</t>
   </si>
   <si>
     <t>Instrumentation located at:</t>
   </si>
   <si>
     <t>Instrument</t>
   </si>
   <si>
     <t>Instrument PID</t>
   </si>
   <si>
-    <t>Jeol JEOL JEM-1400Flash Transmission Electron Microscope</t>
+    <t>JEM-1400Flash Transmission Electron Microscope</t>
   </si>
   <si>
     <t>RRID:SCR_020179</t>
   </si>
   <si>
+    <t>Aurora Spectral Analyzer</t>
+  </si>
+  <si>
+    <t>RRID:SCR_019826</t>
+  </si>
+  <si>
     <t>BD LSRFortessa Fortessa Flow Cytometer</t>
   </si>
   <si>
     <t>RRID:SCR_019601</t>
   </si>
   <si>
-    <t>BD Scientific FACSCanto™ Flow Cytometer</t>
+    <t>CyTOF Helios Mass Cytometer</t>
+  </si>
+  <si>
+    <t>RRID:SCR_019916</t>
+  </si>
+  <si>
+    <t>FACSCanto Flow Cytometer</t>
   </si>
   <si>
     <t>RRID:SCR_018055</t>
   </si>
   <si>
-    <t>Cytek Aurora Spectral Analyzer</t>
-[...11 lines deleted...]
-    <t>General Electric AKTA FPLC System, Protein Purification System</t>
+    <t>AKTA FPLC System, Protein Purification System</t>
   </si>
   <si>
     <t>RRID:SCR_019958</t>
   </si>
   <si>
-    <t>10X Genomics Chromium Plus Genetic Analyzer</t>
+    <t>5200 Fragment Analyzer System</t>
+  </si>
+  <si>
+    <t>RRID:SCR_019417</t>
+  </si>
+  <si>
+    <t>Agilent 2100 Bioanalyzer Instrument</t>
+  </si>
+  <si>
+    <t>RRID:SCR_019389</t>
+  </si>
+  <si>
+    <t>BioTek Synergy H1 Multimode Reader</t>
+  </si>
+  <si>
+    <t>RRID:SCR_019748</t>
+  </si>
+  <si>
+    <t>C-1000 Thermal Cycler</t>
+  </si>
+  <si>
+    <t>RRID:SCR_019688</t>
+  </si>
+  <si>
+    <t>CFX96 Real-Time PCR Detection System</t>
+  </si>
+  <si>
+    <t>RRID:SCR_018064</t>
+  </si>
+  <si>
+    <t>Chromium Controller Genetic Analyzer</t>
   </si>
   <si>
     <t>RRID:SCR_019326</t>
   </si>
   <si>
-    <t>Agilent 2100 Bioanalyzer Instrument</t>
-[...26 lines deleted...]
-    <t>RRID:SCR_019748</t>
+    <t>gentleMACS Dissociator</t>
+  </si>
+  <si>
+    <t>RRID:SCR_020267</t>
   </si>
   <si>
     <t>Illumina iSeq 100 Sequencing System</t>
   </si>
   <si>
     <t>RRID:SCR_020125</t>
   </si>
   <si>
     <t>Illumina NovaSeq 6000 Sequencing System</t>
   </si>
   <si>
     <t>RRID:SCR_020150</t>
   </si>
   <si>
-    <t>Miltenyi gentleMACS Dissociator Tissue Dissociator</t>
-[...5 lines deleted...]
-    <t>Nanodrop 8000 Spectrophotometer</t>
+    <t>NanoDrop 8000 Spectrophotometer</t>
   </si>
   <si>
     <t>RRID:SCR_018600</t>
   </si>
   <si>
-    <t>Perkin Elmer Zephy G3 NGS liquid handler</t>
+    <t>Zephy G3 NGS liquid handler</t>
   </si>
   <si>
     <t>RRID:SCR_018616</t>
   </si>
   <si>
-    <t>Agilent Seahorse XF HS Analyzer</t>
+    <t>EnVision 2105 Multimode Plate Reader</t>
+  </si>
+  <si>
+    <t>RRID:SCR_018038</t>
+  </si>
+  <si>
+    <t>Life Technologies QuantStudio 6 Real Time PCR System</t>
+  </si>
+  <si>
+    <t>RRID:SCR_020239</t>
+  </si>
+  <si>
+    <t>Seahorse XF HS Analyzer</t>
   </si>
   <si>
     <t>RRID:SCR_019540</t>
   </si>
   <si>
-    <t>EnVision® 2105 Multimode Plate Reader</t>
-[...11 lines deleted...]
-    <t>Bruker 9.4T Biospec Biospec Magnetic Resonance Imaging</t>
+    <t>9.4T Biospec Biospec Magnetic Resonance Imaging</t>
   </si>
   <si>
     <t>RRID:SCR_018054</t>
   </si>
   <si>
-    <t>Leica CM1950 Cryostat</t>
+    <t>CM1950 Cryostat</t>
   </si>
   <si>
     <t>RRID:SCR_018061</t>
   </si>
   <si>
-    <t>Perkin Elmer IVIS Spectrum In-Vivo Imaging System</t>
+    <t>IVIS Spectrum In Vivo Imaging System</t>
   </si>
   <si>
     <t>RRID:SCR_018621</t>
   </si>
   <si>
-    <t>Miltenyi AutoMACS Magnetic Cell Sorter</t>
+    <t>AutoMACS Magnetic Cell Sorter</t>
   </si>
   <si>
     <t>RRID:SCR_018596</t>
   </si>
   <si>
-    <t>Olympus VS120 microscope</t>
+    <t>VS120 microscope</t>
   </si>
   <si>
     <t>RRID:SCR_018411</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -5076,54 +5076,54 @@
         <v>137</v>
       </c>
       <c r="E34" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
         <v>374</v>
       </c>
       <c r="B35" t="s">
         <v>375</v>
       </c>
       <c r="C35" t="s">
         <v>136</v>
       </c>
       <c r="D35" t="s">
         <v>137</v>
       </c>
       <c r="E35" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
       <c r="B36" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="C36" t="s">
         <v>136</v>
       </c>
       <c r="D36" t="s">
         <v>137</v>
       </c>
       <c r="E36" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" t="s">
         <v>376</v>
       </c>
       <c r="B37" t="s">
         <v>377</v>
       </c>
       <c r="C37" t="s">
         <v>136</v>
       </c>
       <c r="D37" t="s">
         <v>137</v>
       </c>
       <c r="E37" t="s">