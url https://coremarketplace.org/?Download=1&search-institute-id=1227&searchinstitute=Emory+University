--- v0 (2026-09-17)
+++ v1 (2026-11-02)
@@ -20,56 +20,56 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Facilities" sheetId="1" r:id="rId4"/>
     <sheet name="Facility Types" sheetId="2" r:id="rId5"/>
     <sheet name="Services" sheetId="3" r:id="rId6"/>
     <sheet name="Instrumentation" sheetId="4" r:id="rId7"/>
     <sheet name="Worksheet" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="469">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="480">
   <si>
     <t>CoreMarketplace Search Results Export</t>
   </si>
   <si>
-    <t>Generated: 09/17/2026</t>
+    <t>Generated: 11/02/2026</t>
   </si>
   <si>
     <t>https://coremarketplace.org/</t>
   </si>
   <si>
     <t>Data is provided for reference and research use only.  Information may not be republished without explicit permission.</t>
   </si>
   <si>
     <t>For questions contact: coremarketplace@uvm.edu</t>
   </si>
   <si>
     <t>Facilities located at:</t>
   </si>
   <si>
     <t>Emory University</t>
   </si>
   <si>
     <t>https://www.emory.edu</t>
   </si>
   <si>
     <t>Location: Atlanta, GA United States</t>
   </si>
   <si>
     <t>RORID: https://ror.org/03czfpz43</t>
   </si>
@@ -91,51 +91,69 @@
   <si>
     <t>Address 2</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>Zip</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>CoreMarketplace Profile</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
+    <t>EIBC</t>
+  </si>
+  <si>
+    <t>MOHAMMAD SOHRAB HOSSAIN</t>
+  </si>
+  <si>
+    <t>https://coremarketplace.org/?FacilityID=3189</t>
+  </si>
+  <si>
+    <t>Emory Integrated Biorepository Core (EIBC) equipped with Hamilton BiOS -80 oC freezer to store the clinical samples with very minimum temperature fluctuation. 
+EIBC has the capacity to store over 2.5 million samples and is located 1750 Haygood Drive
+Health Science Research Building II (HSRB II) Room# G225, School of Medicine, Emory University , Atlanta, GA 30322. 
+The link of the EIBC website: https://cores.emory.edu/eibc/resources/protocols.html</t>
+  </si>
+  <si>
     <t>EU-CAMS</t>
+  </si>
+  <si>
+    <t>RRID:SCR_028980</t>
   </si>
   <si>
     <t>Yuning Hou</t>
   </si>
   <si>
     <t>1365 Clifton Road NE</t>
   </si>
   <si>
     <t>Winship Cancer Institute Shared Resources HubThe Emory Clinic Building B, 3rd Floor</t>
   </si>
   <si>
     <t>Atlanta</t>
   </si>
   <si>
     <t>GA</t>
   </si>
   <si>
     <t>https://winshipcancer.emory.edu/research/shared-resources/cancer-animal-models.php</t>
   </si>
   <si>
     <t>https://coremarketplace.org/?FacilityID=6167</t>
   </si>
   <si>
     <t>The Cancer Animal Models Shared Resource (CAMS) is a specialized laboratory facility at Emory University’s Winship Cancer Institute. Its primary mission is to assist investigators in developing, characterizing, and analyzing animal models to accelerate translational cancer research. By providing centralized access to advanced engineering technologies and high-end preclinical imaging equipment, the core helps researchers simulate cancer progression and evaluate new therapies efficiently and cost-effectively.</t>
   </si>
@@ -348,65 +366,50 @@
   <si>
     <t>Emory Pediatric Animal Physiology Core</t>
   </si>
   <si>
     <t>RRID:SCR_025835</t>
   </si>
   <si>
     <t>Rebeccah Wood</t>
   </si>
   <si>
     <t>2015 Uppergate Dr NE</t>
   </si>
   <si>
     <t>Room 260</t>
   </si>
   <si>
     <t>https://www.pedsresearch.org/research/cores/animal-physiology-core/overview/</t>
   </si>
   <si>
     <t>https://coremarketplace.org/?FacilityID=2926</t>
   </si>
   <si>
     <t>The Emory Pediatric Animal Physiology Core (AP Core) is a centralized resource specializing in survival surgery, technical procedures, and ultrasound imaging for rats and mice and assistance for surgical procedures in other species. Also available for CBC hematology is a Sysmex XN-1000V veterinary blood analyzer.</t>
   </si>
   <si>
-    <t>EIBC</t>
-[...13 lines deleted...]
-  <si>
     <t>EU - AI Image Extraction Core</t>
   </si>
   <si>
     <t>RRID:SCR_026693</t>
   </si>
   <si>
     <t>Hari Trivedi</t>
   </si>
   <si>
     <t>101 Woodruff Circle</t>
   </si>
   <si>
     <t>Room 1225</t>
   </si>
   <si>
     <t>www.cores.emory.edu/aiec/</t>
   </si>
   <si>
     <t>https://coremarketplace.org/?FacilityID=3109</t>
   </si>
   <si>
     <t>The AI Image Extraction Core (AI2EC), one of the Emory Integrated Core Facilities (EICF), is supported by the Emory University School of Medicine.  Our mission is to enable large-scale, secure image extraction and de-identification to empower clinical, translational, and AI research.</t>
   </si>
   <si>
     <t>Emory University NIH Tetramer Core Facility</t>
@@ -491,156 +494,177 @@
     <t>The Pediatric Biostatistics Core was established in 2009 with a mission to support pediatric researchers at Emory University and Children's Healthcare of Atlanta, as well as child health researchers at several other Atlanta area institutions including Georgia Institute of Technology and Morehouse School of Medicine. The high-rigor statistical expertise provided by the core bolsters the quality of pediatric research to promote impactful and reproducible research findings across all child health disciplines. The Core provides in-house assistance and collaboration in study design, grant applications, protocol development, data analysis, publication preparation, and statistical education. In addition, the core also provides access to expertise using qualitative research methods including aid in the design, collection, and analysis of data collected through qualitative methodologies and approaches such as focus groups, interviews, and observations.
 The Biostatistics Core is one of the most productive pediatric biostatistics units in the country, managing 400-500 active projects at any given time and collaborating on up to 100 grant applications and co-authoring 100-150 scientific articles every year.</t>
   </si>
   <si>
     <t>Emory Integrated Computational Core (EICC)</t>
   </si>
   <si>
     <t>RRID:SCR_023525</t>
   </si>
   <si>
     <t>H. Rich Johnston, PhD Core Director</t>
   </si>
   <si>
     <t>Woodruff Memorial Research Building, Ste. 7110 101 Woodruff Circle</t>
   </si>
   <si>
     <t>https://www.cores.emory.edu/eicc/index.html</t>
   </si>
   <si>
     <t>https://coremarketplace.org/?FacilityID=1742</t>
   </si>
   <si>
     <t>The Emory Integrated Computational Core (EICC), one of the Emory Integrated Core Facilities (EICF), is supported by the Emory University School of Medicine and the Georgia Clinical &amp; Translational Science Alliance. Our mission is to provide cutting-edge computational support to Emory investigators with large "Omics" datasets.</t>
   </si>
   <si>
-    <t>Emory Gnobiotic Animal Core (EGAC)</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">The Emory Gnotobiotic Animal Core (EGAC) is the newest member of the Emory Integrated Core Facilities. This cutting-edge core facility offers investigators the opportunity to experimentally manipulate the microbiomes of mice in a controlled environment to gain insight into important biological mechanisms. </t>
+    <t xml:space="preserve">Rodent Behavioral Core (RBC) </t>
+  </si>
+  <si>
+    <t>RRID:SCR_012499</t>
+  </si>
+  <si>
+    <t>Jason Schroeder, PhD Technical Director</t>
+  </si>
+  <si>
+    <t>Whitehead Biomedical Research Building
+615 Michael Street</t>
+  </si>
+  <si>
+    <t>https://www.cores.emory.edu/rbc/</t>
+  </si>
+  <si>
+    <t>https://coremarketplace.org/?FacilityID=1754</t>
+  </si>
+  <si>
+    <t>The Rodent Behavioral Core (RBC), one of the Emory Integrated Core Facilities (EICF), is supported by the Emory University School of Medicine and the Georgia Clinical &amp; Translational Science Alliance. We plan, execute, and analyze behavioral experiments examining activity, arousal, coordinated movement, learning and memory, anxiety, depression, seizure susceptibility, reward/reinforcement, and aggression in mice and rats.</t>
   </si>
   <si>
     <t>Center for Systems Imaging Core (CSIC CORE)</t>
   </si>
   <si>
     <t>RRID:SCR_023522</t>
   </si>
   <si>
     <t>John Oshinski, PhD</t>
   </si>
   <si>
     <t>Wesley Woods Health Center, 2nd Floor
 1841 Clifton Rd</t>
   </si>
   <si>
     <t>https://www.cores.emory.edu/csic/</t>
   </si>
   <si>
     <t>https://coremarketplace.org/?FacilityID=1737</t>
   </si>
   <si>
     <t>The purpose of the Center for Systems Imaging CORE (CSIC) is to provide a cross-disciplinary scientific, administrative, and educational home for in vivo imaging at Emory University. Our facilities provide core services for human and animal imaging studies to investigators in the Emory Community. It also supports the advancement of scientific research focused on the development of imaging biomarkers, and serves to build interdisciplinary educational symposia and training programs</t>
   </si>
   <si>
     <t>Division of Animal Resources (DAR)</t>
   </si>
   <si>
     <t>RRID:SCR_023523</t>
   </si>
   <si>
     <t>Dr. Deborak Mook, DVM, DACLAM Associate Director</t>
   </si>
   <si>
     <t>Whitehead Biomedical Research Building
 615 Michael Street - Room G02</t>
   </si>
   <si>
     <t>https://cores.emory.edu/dar/</t>
   </si>
   <si>
     <t>https://coremarketplace.org/?FacilityID=1738</t>
   </si>
   <si>
     <t>The Division of Animal Resources, one of the Emory Integrated Core Facilities (EICF), is an integrated team of animal care specialists, administrative professionals, veterinarians, veterinary technicians, logistics deliverers and information technology experts dedicated to the high quality and comprehensive care of research animals and to our mission of providing for the health and wellbeing everywhere by providing the finest support possible to Emory University scientists.</t>
-  </si>
-[...20 lines deleted...]
-    <t>The Rodent Behavioral Core (RBC), one of the Emory Integrated Core Facilities (EICF), is supported by the Emory University School of Medicine and the Georgia Clinical &amp; Translational Science Alliance. We plan, execute, and analyze behavioral experiments examining activity, arousal, coordinated movement, learning and memory, anxiety, depression, seizure susceptibility, reward/reinforcement, and aggression in mice and rats.</t>
   </si>
   <si>
     <t>Emory Flow Cytometry Core (EFCC)</t>
   </si>
   <si>
     <t>RRID:SCR_023536</t>
   </si>
   <si>
     <t>Robert E. Karaffa, II Technical Director</t>
   </si>
   <si>
     <t xml:space="preserve">1462 Clifton Rd. N.E. 
 Room 441 </t>
   </si>
   <si>
     <t>https://www.cores.emory.edu/fcc/</t>
   </si>
   <si>
     <t>https://coremarketplace.org/?FacilityID=1739</t>
   </si>
   <si>
     <t>The Emory University School of Medicine Flow Cytometry Core (EFCC) provides state-of-the-art high-speed sorting, sample analysis and analyzer training facilities. Mission priority #1 is to provide the highest customer satisfaction to our clients. This Flow Cytometry Core Facility provides quantitative flow cytometric analyses on samples from a wide variety of biological matrices, e.g. blood, bone marrow, spleen, serum, plasma, solid tissues, cell extracts, etc., to support both clinical and basic research efforts on the campus and the surrounding area. These analyses will provide insight on cell function and precursors whose abundance can be monitored as biomarkers to predict and follow progression of a wide range of diseases, such as H1N1, yellow fever, dengue, neurodegenerative diseases, stem cell studies, etc. To effectively implement our technologies, we provide consultations, expert training, and support for all our systems.
 Along with providing access to equipment, another goal of EFCC is to serve as a facilitator for the research community at Emory. We seek to unite diverse bio-research interests, allowing investigators to share ideas, expertise, and instrumentation. Developing new flow cytometric techniques and acquiring new cutting-edge equipment are central to our mission to serve the Emory community.
 The members of EFCC have a wide breadth of interests and experience in basic cell biology, vaccine development, genetics, cancer biology, nanotechnology, immunology, pharmacology, and microscopy technique development.</t>
+  </si>
+  <si>
+    <t>Emory Gnobiotic Animal Core (EGAC)</t>
+  </si>
+  <si>
+    <t>RRID:SCR_023526</t>
+  </si>
+  <si>
+    <t>Caroline Addis, MS Core Director</t>
+  </si>
+  <si>
+    <t>https://www.cores.emory.edu/egac/</t>
+  </si>
+  <si>
+    <t>https://coremarketplace.org/?FacilityID=1741</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Emory Gnotobiotic Animal Core (EGAC) is the newest member of the Emory Integrated Core Facilities. This cutting-edge core facility offers investigators the opportunity to experimentally manipulate the microbiomes of mice in a controlled environment to gain insight into important biological mechanisms. </t>
+  </si>
+  <si>
+    <t>Emory Glycomics and Molecular Interactions Core (EGMIC)</t>
+  </si>
+  <si>
+    <t>RRID:SCR_023524</t>
+  </si>
+  <si>
+    <t>Yi Lasanajak, MS,MPH Tehcnical Director</t>
+  </si>
+  <si>
+    <t>615 Michael Street, Room 665A</t>
+  </si>
+  <si>
+    <t>https://www.cores.emory.edu/egmic/</t>
+  </si>
+  <si>
+    <t>https://coremarketplace.org/?FacilityID=1740</t>
+  </si>
+  <si>
+    <t>The mission of Emory Glycomics and Molecular Interactions Core (EGMIC) is to provide investigators in the Emory community access to methods and technology being used and currently under development in the rapidly developing area of glycomics and molecular interactions. We will accomplish this through individual consultation with investigators, who find a need to address questions regarding glycosylation, the most common posttranslational modification, and protein-glycan interactions. We use leading mass spectrometry and glycan microarray technologies to help understand the functions of glycans and glycan binding proteins. Our priority is to serve the needs of investigators at Emory University, but we are also capable of providing service to investigators at other institutions.</t>
   </si>
   <si>
     <t>Emory Investigational Drug Service (IDS)</t>
   </si>
   <si>
     <t>RRID:SCR_023532</t>
   </si>
   <si>
     <t>Susan Rogers, BS Pharm, RPh</t>
   </si>
   <si>
     <t xml:space="preserve">Emory University Clinic Building A Suite AT111
 1365 Clifton Road NE </t>
   </si>
   <si>
     <t>https://www.cores.emory.edu/ids/</t>
   </si>
   <si>
     <t>https://coremarketplace.org/?FacilityID=1751</t>
   </si>
   <si>
     <t>Our mission is to provide research pharmacy services to Emory patients, investigators and sponsors, and in the process ensure that research drugs are handled safely, accurately and effectively. IDS strives to provide quality and efficiency in research drug management, enhance patient care in research and ensure audit-readiness at all times.</t>
   </si>
   <si>
     <t>Emory Cellular and Immunotherapy Core</t>
@@ -735,71 +759,50 @@
     <t>The Emory University Lipidomics Core Facility will provide quantitative lipidomics analyses on lipid samples from a wide variety of biological matrices, e.g. blood, serum, plasma, solid tissues, cell extracts, etc., to support both clinical and basic research efforts on campus. These analyses will provide insight on lipids and lipid precursors whose abundance can be monitored as biomarkers to predict and follow progression of a wide range of diseases, such as metabolic disorders (e.g.. obesity, Type II diabetes, and NAFLD), neurodegenerative diseases (e.g. Alzheimer’s Disease and Parkinson’s Disease), and cancer (e.g. prostate cancer and breast cancer).</t>
   </si>
   <si>
     <t>Emory Integrated Genomics Core (EIGC)</t>
   </si>
   <si>
     <t>RRID:SCR_023529</t>
   </si>
   <si>
     <t>Lyra Griffiths, PhD Core Director</t>
   </si>
   <si>
     <t>Woodruff Memorial Research Building 7th Floor – Room 7310
 101 Woodruff Circle</t>
   </si>
   <si>
     <t>https://www.cores.emory.edu/eigc/</t>
   </si>
   <si>
     <t>https://coremarketplace.org/?FacilityID=1743</t>
   </si>
   <si>
     <t>The Emory Integrated Genomics Core (EIGC), one of the Emory Integrated Core Facilities (EICF), is supported by the Winship Cancer Institute, the Georgia Clinical &amp; Translational Science Alliance,and the Emory University School of Medicine. We help investigators use the latest genomics technologies in their research.</t>
   </si>
   <si>
-    <t>Emory Glycomics and Molecular Interactions Core (EGMIC)</t>
-[...19 lines deleted...]
-  <si>
     <t>Emory Stem Cell Core</t>
   </si>
   <si>
     <t>RRID:SCR_023264</t>
   </si>
   <si>
     <t>Adriana Harbuzariu</t>
   </si>
   <si>
     <t>615 Michael Street</t>
   </si>
   <si>
     <t>Whitehead Biomedical Research Building, Room 425/468</t>
   </si>
   <si>
     <t>https://www.cores.emory.edu/escc/</t>
   </si>
   <si>
     <t>https://coremarketplace.org/?FacilityID=1683</t>
   </si>
   <si>
     <t>The Emory Stem Cell Core (ESCC), which is supported by the Georgia Clinical &amp; Translational Science Alliance and Emory University School of Medicine, is one of the newest Emory Integrated Core Facilities (EICF). We specialize and offer services for generating induced pluripotent stem cells (IPSCs) from human somatic cells for investigator’s research. Please contact us so that we can discuss your experimental needs.</t>
   </si>
   <si>
     <t>Emory Neuroscience NINDS Core Facilities</t>
@@ -825,50 +828,53 @@
   <si>
     <t>The Emory Neuroscience NINDS Core Facilities (ENNCF) is funded by the NIH P30 grant NS055077 and is under the direction of Allan Levey, MD, PhD and Richard Kahn, PhD. It is housed at Emory University in the Center for Neurodegenerative Disease where there is a large neuroscience research community.  It includes the following 5 core facilities: Proteomics, Director Nick Seyfried; Microscopy, Director Gary Bassell; Neuropathology/Histochemistry/MAb, Directors Marla Gearing and Chakravarthy Chennareddy; Viral Vector, Director Kerry Ressler; Genetics, Director Michael Rossi.  The center has generous institutional support for personnel, space and equipment.</t>
   </si>
   <si>
     <t>Facility Types located at:</t>
   </si>
   <si>
     <t>Facility Type</t>
   </si>
   <si>
     <t>Bioinformatics</t>
   </si>
   <si>
     <t>Biostatistics</t>
   </si>
   <si>
     <t>Flow Cytometry</t>
   </si>
   <si>
     <t>Genomics / Genome Analysis and Technologies</t>
   </si>
   <si>
     <t>Metabolomics</t>
   </si>
   <si>
+    <t>Preclinical Modeling / Imaging</t>
+  </si>
+  <si>
     <t>Radiology</t>
   </si>
   <si>
     <t>Stem Cell</t>
   </si>
   <si>
     <t>Surgical Models</t>
   </si>
   <si>
     <t>Transgenics</t>
   </si>
   <si>
     <t>Services located at:</t>
   </si>
   <si>
     <t>Service</t>
   </si>
   <si>
     <t>10X Genomics Single Cell</t>
   </si>
   <si>
     <t>10x Genomics</t>
   </si>
   <si>
     <t>10x Genomics Visium</t>
@@ -915,53 +921,59 @@
   <si>
     <t>CRISPR</t>
   </si>
   <si>
     <t>CRISPR Injection Services</t>
   </si>
   <si>
     <t>CRISPR Rosa26 &amp; CRISPR H11</t>
   </si>
   <si>
     <t>CRISPR/Cas Project Design</t>
   </si>
   <si>
     <t>Cell Culture</t>
   </si>
   <si>
     <t>Cell Imaging</t>
   </si>
   <si>
     <t>Cell Sorting</t>
   </si>
   <si>
     <t>Clinical Assessment (Hematology, Clinical Chemistries, Etc.)</t>
   </si>
   <si>
+    <t>Clinical Imaging - Small Animal (X-ray, Ultrasound, MicroCAT, MRI)</t>
+  </si>
+  <si>
     <t>Clinical Imaging - Small Animal (X-ray, Ultrasound, microCAT, MRI)</t>
   </si>
   <si>
+    <t>Clinical Imaging - Small Animal (luminescence/fluorescence)</t>
+  </si>
+  <si>
     <t>Clinical Research</t>
   </si>
   <si>
     <t>Clinical Trial Support</t>
   </si>
   <si>
     <t>Cohort Identification</t>
   </si>
   <si>
     <t>Colony Management</t>
   </si>
   <si>
     <t>Computational - Bioinformatics</t>
   </si>
   <si>
     <t>Computational - Biostatistics</t>
   </si>
   <si>
     <t>Computational - High Performance Computing</t>
   </si>
   <si>
     <t>Consultation</t>
   </si>
   <si>
     <t>Consultations</t>
@@ -1083,59 +1095,68 @@
   <si>
     <t>Illumina RNA/DNA NGS Library Construction</t>
   </si>
   <si>
     <t>Image Aquisition</t>
   </si>
   <si>
     <t>Image Extraction</t>
   </si>
   <si>
     <t>Imaging Flow Cytometry</t>
   </si>
   <si>
     <t>Immuno Electron Microscopy</t>
   </si>
   <si>
     <t xml:space="preserve">Immunofluorescence </t>
   </si>
   <si>
     <t>Immunohistochemistry</t>
   </si>
   <si>
     <t>Imputation</t>
   </si>
   <si>
+    <t>In Vivo Efficacy Studies In Cell Line (CDX) Xenograft Models</t>
+  </si>
+  <si>
+    <t>In Vivo Efficacy Studies In Patient-derived (PDX) Xenograft Models</t>
+  </si>
+  <si>
     <t>In-vivo Imaging</t>
   </si>
   <si>
     <t>Indirect Calorimetry (mouse)</t>
   </si>
   <si>
     <t>Injection Of DNA Constructs</t>
   </si>
   <si>
+    <t>Injections (IV, IP, SQ, IM)</t>
+  </si>
+  <si>
     <t>Islet Transplantation (mouse)</t>
   </si>
   <si>
     <t>Karyotyping</t>
   </si>
   <si>
     <t>LC-MS</t>
   </si>
   <si>
     <t>Lab Animal Care</t>
   </si>
   <si>
     <t>Library Services</t>
   </si>
   <si>
     <t>Long Read Sequencing</t>
   </si>
   <si>
     <t>Mass Spectrometry</t>
   </si>
   <si>
     <t>Metabolic Cages</t>
   </si>
   <si>
     <t>MiRNA-Seq</t>
@@ -1281,216 +1302,228 @@
   <si>
     <t>Ultra-Low RNA-Seq</t>
   </si>
   <si>
     <t>Veterinary Services</t>
   </si>
   <si>
     <t>Visium HD Spatial Transcriptomics</t>
   </si>
   <si>
     <t>Vitrification</t>
   </si>
   <si>
     <t>Xenograft / Xenotransplantation</t>
   </si>
   <si>
     <t>Instrumentation located at:</t>
   </si>
   <si>
     <t>Instrument</t>
   </si>
   <si>
     <t>Instrument PID</t>
   </si>
   <si>
-    <t>Thermo Scientific ISQ 7000 Single Quadrupole GC-MS System</t>
+    <t>Perkin Elmer IVIS Spectrum In-Vivo Imaging System</t>
+  </si>
+  <si>
+    <t>RRID:SCR_020397</t>
+  </si>
+  <si>
+    <t>SmART+ irradiator</t>
+  </si>
+  <si>
+    <t>RRID:SCR_025774</t>
+  </si>
+  <si>
+    <t>2695 HPLC System</t>
+  </si>
+  <si>
+    <t>RRID:SCR_018649</t>
+  </si>
+  <si>
+    <t>ISQ 7000 Single Quadrupole GC-MS System</t>
   </si>
   <si>
     <t>RRID:SCR_020561</t>
   </si>
   <si>
-    <t>Thermo Scientific Q Exactive HF Orbitrap LC-MS/MS System</t>
+    <t>Q Exactive HF Orbitrap LC-MS/MS System</t>
   </si>
   <si>
     <t>RRID:SCR_020545</t>
   </si>
   <si>
-    <t>Waters 2695 HPLC System</t>
-[...5 lines deleted...]
-    <t>10X Genomics Chromium X Single Cell Analyzer</t>
+    <t>5300 Fragment Analyzer System</t>
+  </si>
+  <si>
+    <t>RRID:SCR_019411</t>
+  </si>
+  <si>
+    <t>Agilent 2100 Bioanalyzer Instrument</t>
+  </si>
+  <si>
+    <t>RRID:SCR_019389</t>
+  </si>
+  <si>
+    <t>Agilent 4200 TapeStation System</t>
+  </si>
+  <si>
+    <t>RRID:SCR_019398</t>
+  </si>
+  <si>
+    <t>Bravo NGS</t>
+  </si>
+  <si>
+    <t>RRID:SCR_019473</t>
+  </si>
+  <si>
+    <t>Chromium X Single Cell Analyzer</t>
   </si>
   <si>
     <t>RRID:SCR_024537</t>
   </si>
   <si>
-    <t>10x Genomics Visium CytAssist</t>
+    <t>Countess Automated Cell Counter</t>
+  </si>
+  <si>
+    <t>RRID:SCR_018591</t>
+  </si>
+  <si>
+    <t>Illumina MiSeq System</t>
+  </si>
+  <si>
+    <t>RRID:SCR_020134</t>
+  </si>
+  <si>
+    <t>Illumina NovaSeq 6000 Sequencing System</t>
+  </si>
+  <si>
+    <t>RRID:SCR_020150</t>
+  </si>
+  <si>
+    <t>Kingfisher Flex System</t>
+  </si>
+  <si>
+    <t>RRID:SCR_027576</t>
+  </si>
+  <si>
+    <t>NovaSeq X Plus</t>
+  </si>
+  <si>
+    <t>RRID:SCR_024568</t>
+  </si>
+  <si>
+    <t>Qiagen QIAcube</t>
+  </si>
+  <si>
+    <t>RRID:SCR_020414</t>
+  </si>
+  <si>
+    <t>QuantStudio 3 Real Time PCR System</t>
+  </si>
+  <si>
+    <t>RRID:SCR_020238</t>
+  </si>
+  <si>
+    <t>Visium CytAssist</t>
   </si>
   <si>
     <t>RRID:SCR_024570</t>
   </si>
   <si>
-    <t>10x Genomics Xenium Analyzer</t>
+    <t>Xenium Analyzer</t>
   </si>
   <si>
     <t>RRID:SCR_023910</t>
   </si>
   <si>
-    <t>Agilent 2100 Bioanalyzer Instrument</t>
-[...65 lines deleted...]
-    <t>BD FACSDiscover S8</t>
+    <t>Aurora CS system</t>
+  </si>
+  <si>
+    <t>RRID:SCR_027060</t>
+  </si>
+  <si>
+    <t>Aurora Spectral Analyzer</t>
+  </si>
+  <si>
+    <t>RRID:SCR_019826</t>
+  </si>
+  <si>
+    <t>FACSDiscover S8</t>
   </si>
   <si>
     <t>RRID:SCR_026674</t>
   </si>
   <si>
-    <t>BD FACSymphony A1 Cell Analyzer</t>
+    <t>FACSymphony A1 Cell Analyzer</t>
   </si>
   <si>
     <t>RRID:SCR_024830</t>
   </si>
   <si>
-    <t>BD FACSymphony A3 Cell Analyzer</t>
+    <t>FACSymphony A3 Cell Analyzer</t>
   </si>
   <si>
     <t>RRID:SCR_023644</t>
   </si>
   <si>
-    <t>BD FACSymphony A5 Cell Analyzer</t>
+    <t>FACSymphony A5 Cell Analyzer</t>
   </si>
   <si>
     <t>RRID:SCR_022538</t>
   </si>
   <si>
-    <t>BD Rhapsody Single-Cell Analysis System</t>
+    <t>Luminex Amnis Image Stream Flow Cytometer</t>
+  </si>
+  <si>
+    <t>RRID:SCR_020244</t>
+  </si>
+  <si>
+    <t>Rhapsody Single-Cell Analysis System</t>
   </si>
   <si>
     <t>RRID:SCR_027096</t>
   </si>
   <si>
-    <t>Cytek Aurora CS system</t>
-[...17 lines deleted...]
-    <t>Beckman Coulter Optima XE-90 ultracentrifuge</t>
+    <t>5424 Microcentrifuge</t>
+  </si>
+  <si>
+    <t>RRID:SCR_019848</t>
+  </si>
+  <si>
+    <t>LabGard ES NU-425-600E Biosafety Cabinet</t>
+  </si>
+  <si>
+    <t>RRID:SCR_023448</t>
+  </si>
+  <si>
+    <t>Optima XE-90 ultracentrifuge</t>
   </si>
   <si>
     <t>RRID:SCR_025331</t>
-  </si>
-[...10 lines deleted...]
-    <t>RRID:SCR_023448</t>
   </si>
   <si>
     <t>Sanyo MCO-19AIC UV CO2 Incubator</t>
   </si>
   <si>
     <t>RRID:SCR_020509</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -1956,1206 +1989,1209 @@
         <v>18</v>
       </c>
       <c r="J13" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K13" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L13" s="2" t="s">
         <v>21</v>
       </c>
       <c r="M13" s="2" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" t="s">
         <v>23</v>
       </c>
       <c r="C14" t="s">
         <v>6</v>
       </c>
       <c r="D14" t="s">
         <v>24</v>
       </c>
-      <c r="E14" t="s">
+      <c r="L14" t="s">
         <v>25</v>
       </c>
-      <c r="F14" t="s">
+      <c r="M14" t="s">
         <v>26</v>
-      </c>
-[...16 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="B15" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="C15" t="s">
         <v>6</v>
       </c>
       <c r="D15" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="E15" t="s">
-        <v>35</v>
+        <v>30</v>
+      </c>
+      <c r="F15" t="s">
+        <v>31</v>
       </c>
       <c r="G15" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="H15" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="I15">
         <v>30322</v>
       </c>
-      <c r="J15" t="s">
+      <c r="K15" t="s">
+        <v>34</v>
+      </c>
+      <c r="L15" t="s">
+        <v>35</v>
+      </c>
+      <c r="M15" t="s">
         <v>36</v>
-      </c>
-[...7 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="B16" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="C16" t="s">
         <v>6</v>
       </c>
       <c r="D16" t="s">
+        <v>39</v>
+      </c>
+      <c r="E16" t="s">
+        <v>40</v>
+      </c>
+      <c r="G16" t="s">
+        <v>32</v>
+      </c>
+      <c r="H16" t="s">
+        <v>33</v>
+      </c>
+      <c r="I16">
+        <v>30322</v>
+      </c>
+      <c r="J16" t="s">
+        <v>41</v>
+      </c>
+      <c r="K16" t="s">
         <v>42</v>
       </c>
-      <c r="E16" t="s">
+      <c r="L16" t="s">
         <v>43</v>
       </c>
-      <c r="F16" t="s">
+      <c r="M16" t="s">
         <v>44</v>
-      </c>
-[...19 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="B17" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="C17" t="s">
         <v>6</v>
       </c>
       <c r="D17" t="s">
+        <v>47</v>
+      </c>
+      <c r="E17" t="s">
+        <v>48</v>
+      </c>
+      <c r="F17" t="s">
+        <v>49</v>
+      </c>
+      <c r="G17" t="s">
+        <v>32</v>
+      </c>
+      <c r="H17" t="s">
+        <v>33</v>
+      </c>
+      <c r="I17">
+        <v>30329</v>
+      </c>
+      <c r="J17" t="s">
+        <v>41</v>
+      </c>
+      <c r="K17" t="s">
         <v>50</v>
       </c>
-      <c r="K17" t="s">
+      <c r="L17" t="s">
         <v>51</v>
       </c>
-      <c r="L17" t="s">
+      <c r="M17" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
+        <v>53</v>
+      </c>
+      <c r="B18" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="C18" t="s">
         <v>6</v>
       </c>
       <c r="D18" t="s">
+        <v>55</v>
+      </c>
+      <c r="K18" t="s">
         <v>56</v>
       </c>
-      <c r="E18" t="s">
+      <c r="L18" t="s">
         <v>57</v>
       </c>
-      <c r="G18" t="s">
-[...8 lines deleted...]
-      <c r="J18" t="s">
+      <c r="M18" t="s">
         <v>58</v>
-      </c>
-[...7 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="B19" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="C19" t="s">
         <v>6</v>
       </c>
       <c r="D19" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="E19" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="G19" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="H19" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="I19">
         <v>30322</v>
       </c>
       <c r="J19" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="K19" t="s">
+        <v>64</v>
+      </c>
+      <c r="L19" t="s">
+        <v>65</v>
+      </c>
+      <c r="M19" t="s">
         <v>66</v>
-      </c>
-[...4 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="B20" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="C20" t="s">
         <v>6</v>
       </c>
       <c r="D20" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="E20" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="G20" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="H20" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="I20">
         <v>30322</v>
       </c>
       <c r="J20" t="s">
-        <v>36</v>
+        <v>63</v>
       </c>
       <c r="K20" t="s">
+        <v>71</v>
+      </c>
+      <c r="L20" t="s">
+        <v>72</v>
+      </c>
+      <c r="M20" t="s">
         <v>73</v>
-      </c>
-[...4 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="B21" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C21" t="s">
         <v>6</v>
       </c>
       <c r="D21" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="E21" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="G21" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="H21" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="I21">
         <v>30322</v>
       </c>
+      <c r="J21" t="s">
+        <v>41</v>
+      </c>
       <c r="K21" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="L21" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="M21" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="B22" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="C22" t="s">
         <v>6</v>
       </c>
       <c r="D22" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="E22" t="s">
-        <v>87</v>
+        <v>84</v>
+      </c>
+      <c r="F22" t="s">
+        <v>85</v>
       </c>
       <c r="G22" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="H22" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="I22">
         <v>30322</v>
       </c>
       <c r="K22" t="s">
+        <v>86</v>
+      </c>
+      <c r="L22" t="s">
+        <v>87</v>
+      </c>
+      <c r="M22" t="s">
         <v>88</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="B23" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="C23" t="s">
         <v>6</v>
       </c>
       <c r="D23" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="E23" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="G23" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="H23" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="I23">
         <v>30322</v>
       </c>
-      <c r="J23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K23" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="L23" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="M23" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="B24" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="C24" t="s">
         <v>6</v>
       </c>
       <c r="D24" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="E24" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="F24" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="G24" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="H24" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="I24">
         <v>30322</v>
       </c>
       <c r="J24" t="s">
-        <v>36</v>
+        <v>63</v>
       </c>
       <c r="K24" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="L24" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="M24" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>107</v>
+        <v>104</v>
+      </c>
+      <c r="B25" t="s">
+        <v>105</v>
       </c>
       <c r="C25" t="s">
         <v>6</v>
       </c>
       <c r="D25" t="s">
+        <v>106</v>
+      </c>
+      <c r="E25" t="s">
+        <v>107</v>
+      </c>
+      <c r="F25" t="s">
         <v>108</v>
       </c>
+      <c r="G25" t="s">
+        <v>32</v>
+      </c>
+      <c r="H25" t="s">
+        <v>33</v>
+      </c>
+      <c r="I25">
+        <v>30322</v>
+      </c>
+      <c r="J25" t="s">
+        <v>41</v>
+      </c>
+      <c r="K25" t="s">
+        <v>109</v>
+      </c>
       <c r="L25" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="M25" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B26" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C26" t="s">
         <v>6</v>
       </c>
       <c r="D26" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="E26" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="F26" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="G26" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="H26" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="I26">
         <v>30322</v>
       </c>
       <c r="K26" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L26" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="M26" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B27" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C27" t="s">
         <v>6</v>
       </c>
       <c r="D27" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="K27" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="L27" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="M27" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B28" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C28" t="s">
         <v>6</v>
       </c>
       <c r="D28" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E28" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="G28" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="H28" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="I28">
         <v>30322</v>
       </c>
       <c r="J28" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="K28" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="L28" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="M28" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B29" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C29" t="s">
         <v>6</v>
       </c>
       <c r="D29" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E29" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="G29" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="H29" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="I29">
         <v>30322</v>
       </c>
       <c r="J29" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="K29" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="L29" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="M29" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B30" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C30" t="s">
         <v>6</v>
       </c>
       <c r="D30" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="E30" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="G30" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="H30" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="I30">
         <v>30322</v>
       </c>
       <c r="K30" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="L30" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="M30" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B31" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C31" t="s">
         <v>6</v>
       </c>
       <c r="D31" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="E31" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="G31" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="H31" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="I31">
         <v>30322</v>
       </c>
       <c r="J31" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="K31" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="L31" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="M31" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B32" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C32" t="s">
         <v>6</v>
       </c>
       <c r="D32" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E32" t="s">
-        <v>142</v>
+        <v>157</v>
       </c>
       <c r="G32" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="H32" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="I32">
         <v>30322</v>
       </c>
       <c r="J32" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="K32" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="L32" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="M32" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B33" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="C33" t="s">
         <v>6</v>
       </c>
       <c r="D33" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="E33" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="G33" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="H33" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="I33">
         <v>30329</v>
       </c>
       <c r="J33" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="K33" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="L33" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="M33" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B34" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="C34" t="s">
         <v>6</v>
       </c>
       <c r="D34" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="E34" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="G34" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="H34" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="I34">
         <v>30322</v>
       </c>
       <c r="J34" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="K34" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="L34" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="M34" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B35" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="C35" t="s">
         <v>6</v>
       </c>
       <c r="D35" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="E35" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="G35" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="H35" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="I35">
         <v>30322</v>
       </c>
       <c r="J35" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="K35" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="L35" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="M35" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B36" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="C36" t="s">
         <v>6</v>
       </c>
       <c r="D36" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="E36" t="s">
-        <v>183</v>
+        <v>143</v>
       </c>
       <c r="G36" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="H36" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="I36">
         <v>30322</v>
       </c>
       <c r="J36" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="K36" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="L36" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="M36" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B37" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C37" t="s">
         <v>6</v>
       </c>
       <c r="D37" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E37" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="G37" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="H37" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="I37">
         <v>30322</v>
       </c>
       <c r="J37" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="K37" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="L37" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="M37" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B38" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C38" t="s">
         <v>6</v>
       </c>
       <c r="D38" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="E38" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="G38" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="H38" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="I38">
         <v>30322</v>
       </c>
       <c r="J38" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="K38" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="L38" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="M38" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B39" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C39" t="s">
         <v>6</v>
       </c>
       <c r="D39" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E39" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="G39" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="H39" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="I39">
         <v>30322</v>
       </c>
       <c r="J39" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="K39" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="L39" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="M39" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B40" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C40" t="s">
         <v>6</v>
       </c>
       <c r="D40" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E40" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="G40" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="H40" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="I40">
         <v>30322</v>
       </c>
       <c r="J40" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="K40" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="L40" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="M40" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B41" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C41" t="s">
         <v>6</v>
       </c>
       <c r="D41" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E41" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="G41" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="H41" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="I41">
         <v>30322</v>
       </c>
       <c r="J41" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="K41" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="L41" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="M41" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B42" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C42" t="s">
         <v>6</v>
       </c>
       <c r="D42" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="E42" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="G42" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="H42" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="I42">
         <v>30322</v>
       </c>
       <c r="J42" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="K42" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="L42" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="M42" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B43" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C43" t="s">
         <v>6</v>
       </c>
       <c r="D43" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E43" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="G43" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="H43" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="I43">
         <v>30322</v>
       </c>
       <c r="J43" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="K43" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="L43" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="M43" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B44" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C44" t="s">
         <v>6</v>
       </c>
       <c r="D44" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E44" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F44" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="G44" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="H44" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="I44">
         <v>30322</v>
       </c>
       <c r="J44" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="K44" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="L44" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="M44" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="C45" t="s">
         <v>6</v>
       </c>
       <c r="D45" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="E45" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="F45" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="G45" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="H45" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="I45">
         <v>30322</v>
       </c>
       <c r="J45" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="K45" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="L45" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="M45" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D23"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A13" sqref="A13:D13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
@@ -3164,3054 +3200,3200 @@
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="3" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:4"/>
     <row r="13" spans="1:4">
       <c r="A13" s="2" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B14" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C14" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D14" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B15" t="s">
-        <v>62</v>
+        <v>140</v>
       </c>
       <c r="C15" t="s">
-        <v>63</v>
+        <v>141</v>
       </c>
       <c r="D15" t="s">
-        <v>67</v>
+        <v>145</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="B16" t="s">
-        <v>139</v>
+        <v>74</v>
       </c>
       <c r="C16" t="s">
-        <v>140</v>
+        <v>75</v>
       </c>
       <c r="D16" t="s">
-        <v>144</v>
+        <v>79</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="B17" t="s">
-        <v>69</v>
+        <v>45</v>
       </c>
       <c r="C17" t="s">
-        <v>70</v>
+        <v>46</v>
       </c>
       <c r="D17" t="s">
-        <v>74</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="B18" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="C18" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D18" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="B19" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="C19" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="D19" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="B20" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C20" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D20" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="B21" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C21" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="D21" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="B22" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="C22" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="D22" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="B23" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="C23" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="D23" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D167"/>
+  <dimension ref="A1:D175"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A13" sqref="A13:D13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="3" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:4"/>
     <row r="13" spans="1:4">
       <c r="A13" s="2" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="B14" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="C14" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="D14" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="B15" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="C15" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="D15" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="B16" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="C16" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="D16" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="B17" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="C17" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="D17" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="B18" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="C18" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="D18" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="B19" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="C19" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="D19" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="B20" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="C20" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="D20" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="B21" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="C21" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="D21" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="B22" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="C22" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="D22" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="B23" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="C23" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="D23" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="B24" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="C24" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="D24" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="B25" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="C25" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="D25" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="B26" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="C26" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="D26" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="B27" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="C27" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="D27" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="B28" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="C28" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="D28" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="B29" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="C29" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="D29" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="B30" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="C30" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="D30" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="B31" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="C31" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="D31" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="B32" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="C32" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="D32" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="B33" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="C33" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="D33" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="B34" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="C34" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="D34" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="B35" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="C35" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="D35" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="B36" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="C36" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="D36" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="B37" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="C37" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="D37" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="B38" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="C38" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="D38" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="B39" t="s">
-        <v>99</v>
+        <v>27</v>
       </c>
       <c r="C39" t="s">
-        <v>100</v>
+        <v>28</v>
       </c>
       <c r="D39" t="s">
-        <v>105</v>
+        <v>35</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="B40" t="s">
-        <v>139</v>
+        <v>104</v>
       </c>
       <c r="C40" t="s">
-        <v>140</v>
+        <v>105</v>
       </c>
       <c r="D40" t="s">
-        <v>144</v>
+        <v>110</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="B41" t="s">
-        <v>139</v>
+        <v>27</v>
       </c>
       <c r="C41" t="s">
-        <v>140</v>
+        <v>28</v>
       </c>
       <c r="D41" t="s">
-        <v>144</v>
+        <v>35</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="B42" t="s">
-        <v>111</v>
+        <v>140</v>
       </c>
       <c r="C42" t="s">
-        <v>112</v>
+        <v>141</v>
       </c>
       <c r="D42" t="s">
-        <v>117</v>
+        <v>145</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="B43" t="s">
-        <v>99</v>
+        <v>140</v>
       </c>
       <c r="C43" t="s">
-        <v>100</v>
+        <v>141</v>
       </c>
       <c r="D43" t="s">
-        <v>105</v>
+        <v>145</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="B44" t="s">
-        <v>146</v>
+        <v>112</v>
       </c>
       <c r="C44" t="s">
-        <v>147</v>
+        <v>113</v>
       </c>
       <c r="D44" t="s">
-        <v>151</v>
+        <v>118</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="B45" t="s">
-        <v>139</v>
+        <v>27</v>
       </c>
       <c r="C45" t="s">
-        <v>140</v>
+        <v>28</v>
       </c>
       <c r="D45" t="s">
-        <v>144</v>
+        <v>35</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="B46" t="s">
-        <v>91</v>
+        <v>104</v>
       </c>
       <c r="C46" t="s">
-        <v>92</v>
+        <v>105</v>
       </c>
       <c r="D46" t="s">
-        <v>97</v>
+        <v>110</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="B47" t="s">
-        <v>40</v>
+        <v>147</v>
       </c>
       <c r="C47" t="s">
-        <v>41</v>
+        <v>148</v>
       </c>
       <c r="D47" t="s">
-        <v>46</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="B48" t="s">
-        <v>54</v>
+        <v>140</v>
       </c>
       <c r="C48" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="D48" t="s">
-        <v>60</v>
+        <v>145</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="B49" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="C49" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="D49" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="B50" t="s">
-        <v>139</v>
+        <v>27</v>
       </c>
       <c r="C50" t="s">
-        <v>140</v>
+        <v>28</v>
       </c>
       <c r="D50" t="s">
-        <v>144</v>
+        <v>35</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="B51" t="s">
-        <v>139</v>
+        <v>45</v>
       </c>
       <c r="C51" t="s">
-        <v>140</v>
+        <v>46</v>
       </c>
       <c r="D51" t="s">
-        <v>144</v>
+        <v>51</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="B52" t="s">
-        <v>84</v>
+        <v>59</v>
       </c>
       <c r="C52" t="s">
-        <v>85</v>
+        <v>60</v>
       </c>
       <c r="D52" t="s">
-        <v>89</v>
+        <v>65</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="B53" t="s">
-        <v>91</v>
+        <v>104</v>
       </c>
       <c r="C53" t="s">
-        <v>92</v>
+        <v>105</v>
       </c>
       <c r="D53" t="s">
-        <v>97</v>
+        <v>110</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
         <v>301</v>
       </c>
       <c r="B54" t="s">
-        <v>91</v>
+        <v>140</v>
       </c>
       <c r="C54" t="s">
-        <v>92</v>
+        <v>141</v>
       </c>
       <c r="D54" t="s">
-        <v>97</v>
+        <v>145</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
         <v>302</v>
       </c>
       <c r="B55" t="s">
-        <v>91</v>
+        <v>140</v>
       </c>
       <c r="C55" t="s">
-        <v>92</v>
+        <v>141</v>
       </c>
       <c r="D55" t="s">
-        <v>97</v>
+        <v>145</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
         <v>303</v>
       </c>
       <c r="B56" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="C56" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="D56" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
         <v>304</v>
       </c>
       <c r="B57" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="C57" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="D57" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
         <v>305</v>
       </c>
       <c r="B58" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="C58" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="D58" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
         <v>306</v>
       </c>
       <c r="B59" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="C59" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="D59" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
         <v>307</v>
       </c>
       <c r="B60" t="s">
-        <v>84</v>
+        <v>96</v>
       </c>
       <c r="C60" t="s">
-        <v>85</v>
+        <v>97</v>
       </c>
       <c r="D60" t="s">
-        <v>89</v>
+        <v>102</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
         <v>308</v>
       </c>
       <c r="B61" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="C61" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="D61" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="B62" t="s">
-        <v>139</v>
+        <v>96</v>
       </c>
       <c r="C62" t="s">
-        <v>140</v>
+        <v>97</v>
       </c>
       <c r="D62" t="s">
-        <v>144</v>
+        <v>102</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="B63" t="s">
-        <v>139</v>
+        <v>96</v>
       </c>
       <c r="C63" t="s">
-        <v>140</v>
+        <v>97</v>
       </c>
       <c r="D63" t="s">
-        <v>144</v>
+        <v>102</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="B64" t="s">
-        <v>139</v>
+        <v>89</v>
       </c>
       <c r="C64" t="s">
-        <v>140</v>
+        <v>90</v>
       </c>
       <c r="D64" t="s">
-        <v>144</v>
+        <v>94</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="B65" t="s">
-        <v>111</v>
+        <v>104</v>
       </c>
       <c r="C65" t="s">
-        <v>112</v>
+        <v>105</v>
       </c>
       <c r="D65" t="s">
-        <v>117</v>
+        <v>110</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
         <v>312</v>
       </c>
       <c r="B66" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C66" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D66" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
         <v>313</v>
       </c>
       <c r="B67" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C67" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D67" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
         <v>314</v>
       </c>
       <c r="B68" t="s">
-        <v>99</v>
+        <v>140</v>
       </c>
       <c r="C68" t="s">
-        <v>100</v>
+        <v>141</v>
       </c>
       <c r="D68" t="s">
-        <v>105</v>
+        <v>145</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
         <v>315</v>
       </c>
       <c r="B69" t="s">
-        <v>99</v>
+        <v>112</v>
       </c>
       <c r="C69" t="s">
-        <v>100</v>
+        <v>113</v>
       </c>
       <c r="D69" t="s">
-        <v>105</v>
+        <v>118</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
         <v>316</v>
       </c>
       <c r="B70" t="s">
-        <v>32</v>
+        <v>140</v>
       </c>
       <c r="C70" t="s">
-        <v>33</v>
+        <v>141</v>
       </c>
       <c r="D70" t="s">
-        <v>38</v>
+        <v>145</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
         <v>317</v>
       </c>
       <c r="B71" t="s">
-        <v>54</v>
+        <v>140</v>
       </c>
       <c r="C71" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="D71" t="s">
-        <v>60</v>
+        <v>145</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
         <v>318</v>
       </c>
       <c r="B72" t="s">
-        <v>54</v>
+        <v>104</v>
       </c>
       <c r="C72" t="s">
-        <v>55</v>
+        <v>105</v>
       </c>
       <c r="D72" t="s">
-        <v>60</v>
+        <v>110</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
         <v>319</v>
       </c>
       <c r="B73" t="s">
-        <v>91</v>
+        <v>104</v>
       </c>
       <c r="C73" t="s">
-        <v>92</v>
+        <v>105</v>
       </c>
       <c r="D73" t="s">
-        <v>97</v>
+        <v>110</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
         <v>320</v>
       </c>
       <c r="B74" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="C74" t="s">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="D74" t="s">
-        <v>60</v>
+        <v>43</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
         <v>321</v>
       </c>
       <c r="B75" t="s">
-        <v>99</v>
+        <v>59</v>
       </c>
       <c r="C75" t="s">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="D75" t="s">
-        <v>105</v>
+        <v>65</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="B76" t="s">
-        <v>139</v>
+        <v>59</v>
       </c>
       <c r="C76" t="s">
-        <v>140</v>
+        <v>60</v>
       </c>
       <c r="D76" t="s">
-        <v>144</v>
+        <v>65</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="B77" t="s">
-        <v>69</v>
+        <v>96</v>
       </c>
       <c r="C77" t="s">
-        <v>70</v>
+        <v>97</v>
       </c>
       <c r="D77" t="s">
-        <v>74</v>
+        <v>102</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="B78" t="s">
-        <v>69</v>
+        <v>59</v>
       </c>
       <c r="C78" t="s">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="D78" t="s">
-        <v>74</v>
+        <v>65</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="B79" t="s">
-        <v>91</v>
+        <v>104</v>
       </c>
       <c r="C79" t="s">
-        <v>92</v>
+        <v>105</v>
       </c>
       <c r="D79" t="s">
-        <v>97</v>
+        <v>110</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
         <v>325</v>
       </c>
       <c r="B80" t="s">
-        <v>91</v>
+        <v>140</v>
       </c>
       <c r="C80" t="s">
-        <v>92</v>
+        <v>141</v>
       </c>
       <c r="D80" t="s">
-        <v>97</v>
+        <v>145</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
         <v>326</v>
       </c>
       <c r="B81" t="s">
-        <v>54</v>
+        <v>74</v>
       </c>
       <c r="C81" t="s">
-        <v>55</v>
+        <v>75</v>
       </c>
       <c r="D81" t="s">
-        <v>60</v>
+        <v>79</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" t="s">
         <v>327</v>
       </c>
       <c r="B82" t="s">
-        <v>32</v>
+        <v>74</v>
       </c>
       <c r="C82" t="s">
-        <v>33</v>
+        <v>75</v>
       </c>
       <c r="D82" t="s">
-        <v>38</v>
+        <v>79</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" t="s">
         <v>328</v>
       </c>
       <c r="B83" t="s">
-        <v>54</v>
+        <v>96</v>
       </c>
       <c r="C83" t="s">
-        <v>55</v>
+        <v>97</v>
       </c>
       <c r="D83" t="s">
-        <v>60</v>
+        <v>102</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" t="s">
         <v>329</v>
       </c>
       <c r="B84" t="s">
-        <v>146</v>
+        <v>96</v>
       </c>
       <c r="C84" t="s">
-        <v>147</v>
+        <v>97</v>
       </c>
       <c r="D84" t="s">
-        <v>151</v>
+        <v>102</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" t="s">
         <v>330</v>
       </c>
       <c r="B85" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="C85" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="D85" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" t="s">
         <v>331</v>
       </c>
       <c r="B86" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="C86" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D86" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" t="s">
         <v>332</v>
       </c>
       <c r="B87" t="s">
-        <v>32</v>
+        <v>59</v>
       </c>
       <c r="C87" t="s">
-        <v>33</v>
+        <v>60</v>
       </c>
       <c r="D87" t="s">
-        <v>38</v>
+        <v>65</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" t="s">
         <v>333</v>
       </c>
       <c r="B88" t="s">
-        <v>69</v>
+        <v>147</v>
       </c>
       <c r="C88" t="s">
-        <v>70</v>
+        <v>148</v>
       </c>
       <c r="D88" t="s">
-        <v>74</v>
+        <v>152</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" t="s">
         <v>334</v>
       </c>
       <c r="B89" t="s">
-        <v>91</v>
+        <v>59</v>
       </c>
       <c r="C89" t="s">
-        <v>92</v>
+        <v>60</v>
       </c>
       <c r="D89" t="s">
-        <v>97</v>
+        <v>65</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" t="s">
         <v>335</v>
       </c>
       <c r="B90" t="s">
-        <v>91</v>
+        <v>37</v>
       </c>
       <c r="C90" t="s">
-        <v>92</v>
+        <v>38</v>
       </c>
       <c r="D90" t="s">
-        <v>97</v>
+        <v>43</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" t="s">
         <v>336</v>
       </c>
       <c r="B91" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="C91" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D91" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" t="s">
         <v>337</v>
       </c>
       <c r="B92" t="s">
-        <v>40</v>
+        <v>74</v>
       </c>
       <c r="C92" t="s">
-        <v>41</v>
+        <v>75</v>
       </c>
       <c r="D92" t="s">
-        <v>46</v>
+        <v>79</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" t="s">
         <v>338</v>
       </c>
       <c r="B93" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="C93" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="D93" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" t="s">
         <v>339</v>
       </c>
       <c r="B94" t="s">
-        <v>111</v>
+        <v>96</v>
       </c>
       <c r="C94" t="s">
-        <v>112</v>
+        <v>97</v>
       </c>
       <c r="D94" t="s">
-        <v>117</v>
+        <v>102</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" t="s">
         <v>340</v>
       </c>
       <c r="B95" t="s">
-        <v>69</v>
+        <v>45</v>
       </c>
       <c r="C95" t="s">
-        <v>70</v>
+        <v>46</v>
       </c>
       <c r="D95" t="s">
-        <v>74</v>
+        <v>51</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" t="s">
         <v>341</v>
       </c>
       <c r="B96" t="s">
-        <v>91</v>
+        <v>45</v>
       </c>
       <c r="C96" t="s">
-        <v>92</v>
+        <v>46</v>
       </c>
       <c r="D96" t="s">
-        <v>97</v>
+        <v>51</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" t="s">
         <v>342</v>
       </c>
       <c r="B97" t="s">
-        <v>91</v>
+        <v>104</v>
       </c>
       <c r="C97" t="s">
-        <v>92</v>
+        <v>105</v>
       </c>
       <c r="D97" t="s">
-        <v>97</v>
+        <v>110</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" t="s">
         <v>343</v>
       </c>
       <c r="B98" t="s">
-        <v>91</v>
+        <v>112</v>
       </c>
       <c r="C98" t="s">
-        <v>92</v>
+        <v>113</v>
       </c>
       <c r="D98" t="s">
-        <v>97</v>
+        <v>118</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" t="s">
         <v>344</v>
       </c>
       <c r="B99" t="s">
-        <v>139</v>
+        <v>74</v>
       </c>
       <c r="C99" t="s">
-        <v>140</v>
+        <v>75</v>
       </c>
       <c r="D99" t="s">
-        <v>144</v>
+        <v>79</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" t="s">
         <v>345</v>
       </c>
       <c r="B100" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="C100" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="D100" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" t="s">
         <v>346</v>
       </c>
       <c r="B101" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="C101" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="D101" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" t="s">
         <v>347</v>
       </c>
       <c r="B102" t="s">
-        <v>54</v>
+        <v>96</v>
       </c>
       <c r="C102" t="s">
-        <v>55</v>
+        <v>97</v>
       </c>
       <c r="D102" t="s">
-        <v>60</v>
+        <v>102</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" t="s">
         <v>348</v>
       </c>
       <c r="B103" t="s">
-        <v>99</v>
+        <v>140</v>
       </c>
       <c r="C103" t="s">
-        <v>100</v>
+        <v>141</v>
       </c>
       <c r="D103" t="s">
-        <v>105</v>
+        <v>145</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" t="s">
         <v>349</v>
       </c>
       <c r="B104" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="C104" t="s">
-        <v>55</v>
+        <v>28</v>
       </c>
       <c r="D104" t="s">
-        <v>60</v>
+        <v>35</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" t="s">
         <v>350</v>
       </c>
       <c r="B105" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="C105" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="D105" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" t="s">
         <v>351</v>
       </c>
       <c r="B106" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="C106" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="D106" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" t="s">
         <v>352</v>
       </c>
       <c r="B107" t="s">
-        <v>40</v>
+        <v>104</v>
       </c>
       <c r="C107" t="s">
-        <v>41</v>
+        <v>105</v>
       </c>
       <c r="D107" t="s">
-        <v>46</v>
+        <v>110</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" t="s">
         <v>353</v>
       </c>
       <c r="B108" t="s">
-        <v>40</v>
+        <v>59</v>
       </c>
       <c r="C108" t="s">
-        <v>41</v>
+        <v>60</v>
       </c>
       <c r="D108" t="s">
-        <v>46</v>
+        <v>65</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" t="s">
         <v>354</v>
       </c>
       <c r="B109" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="C109" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="D109" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" t="s">
         <v>355</v>
       </c>
       <c r="B110" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="C110" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="D110" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" t="s">
-        <v>258</v>
+        <v>356</v>
       </c>
       <c r="B111" t="s">
-        <v>32</v>
+        <v>59</v>
       </c>
       <c r="C111" t="s">
-        <v>33</v>
+        <v>60</v>
       </c>
       <c r="D111" t="s">
-        <v>38</v>
+        <v>65</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="B112" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="C112" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D112" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="B113" t="s">
-        <v>91</v>
+        <v>104</v>
       </c>
       <c r="C113" t="s">
-        <v>92</v>
+        <v>105</v>
       </c>
       <c r="D113" t="s">
-        <v>97</v>
+        <v>110</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B114" t="s">
-        <v>91</v>
+        <v>45</v>
       </c>
       <c r="C114" t="s">
-        <v>92</v>
+        <v>46</v>
       </c>
       <c r="D114" t="s">
-        <v>97</v>
+        <v>51</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="B115" t="s">
-        <v>91</v>
+        <v>45</v>
       </c>
       <c r="C115" t="s">
-        <v>92</v>
+        <v>46</v>
       </c>
       <c r="D115" t="s">
-        <v>97</v>
+        <v>51</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="B116" t="s">
-        <v>91</v>
+        <v>37</v>
       </c>
       <c r="C116" t="s">
-        <v>92</v>
+        <v>38</v>
       </c>
       <c r="D116" t="s">
-        <v>97</v>
+        <v>43</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="B117" t="s">
-        <v>91</v>
+        <v>104</v>
       </c>
       <c r="C117" t="s">
-        <v>92</v>
+        <v>105</v>
       </c>
       <c r="D117" t="s">
-        <v>97</v>
+        <v>110</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" t="s">
-        <v>362</v>
+        <v>259</v>
       </c>
       <c r="B118" t="s">
-        <v>84</v>
+        <v>37</v>
       </c>
       <c r="C118" t="s">
-        <v>85</v>
+        <v>38</v>
       </c>
       <c r="D118" t="s">
-        <v>89</v>
+        <v>43</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="B119" t="s">
-        <v>99</v>
+        <v>45</v>
       </c>
       <c r="C119" t="s">
-        <v>100</v>
+        <v>46</v>
       </c>
       <c r="D119" t="s">
-        <v>105</v>
+        <v>51</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="B120" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="C120" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="D120" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="B121" t="s">
-        <v>40</v>
+        <v>96</v>
       </c>
       <c r="C121" t="s">
-        <v>41</v>
+        <v>97</v>
       </c>
       <c r="D121" t="s">
-        <v>46</v>
+        <v>102</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="B122" t="s">
-        <v>139</v>
+        <v>96</v>
       </c>
       <c r="C122" t="s">
-        <v>140</v>
+        <v>97</v>
       </c>
       <c r="D122" t="s">
-        <v>144</v>
+        <v>102</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="B123" t="s">
-        <v>139</v>
+        <v>96</v>
       </c>
       <c r="C123" t="s">
-        <v>140</v>
+        <v>97</v>
       </c>
       <c r="D123" t="s">
-        <v>144</v>
+        <v>102</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="B124" t="s">
-        <v>139</v>
+        <v>96</v>
       </c>
       <c r="C124" t="s">
-        <v>140</v>
+        <v>97</v>
       </c>
       <c r="D124" t="s">
-        <v>144</v>
+        <v>102</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="B125" t="s">
-        <v>139</v>
+        <v>89</v>
       </c>
       <c r="C125" t="s">
-        <v>140</v>
+        <v>90</v>
       </c>
       <c r="D125" t="s">
-        <v>144</v>
+        <v>94</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" t="s">
         <v>369</v>
       </c>
       <c r="B126" t="s">
-        <v>139</v>
+        <v>104</v>
       </c>
       <c r="C126" t="s">
-        <v>140</v>
+        <v>105</v>
       </c>
       <c r="D126" t="s">
-        <v>144</v>
+        <v>110</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" t="s">
         <v>370</v>
       </c>
       <c r="B127" t="s">
-        <v>139</v>
+        <v>96</v>
       </c>
       <c r="C127" t="s">
-        <v>140</v>
+        <v>97</v>
       </c>
       <c r="D127" t="s">
-        <v>144</v>
+        <v>102</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" t="s">
         <v>371</v>
       </c>
       <c r="B128" t="s">
-        <v>99</v>
+        <v>45</v>
       </c>
       <c r="C128" t="s">
-        <v>100</v>
+        <v>46</v>
       </c>
       <c r="D128" t="s">
-        <v>105</v>
+        <v>51</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="B129" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C129" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D129" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="B130" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C130" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D130" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="B131" t="s">
-        <v>32</v>
+        <v>140</v>
       </c>
       <c r="C131" t="s">
-        <v>33</v>
+        <v>141</v>
       </c>
       <c r="D131" t="s">
-        <v>38</v>
+        <v>145</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="B132" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C132" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D132" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="B133" t="s">
-        <v>40</v>
+        <v>140</v>
       </c>
       <c r="C133" t="s">
-        <v>41</v>
+        <v>141</v>
       </c>
       <c r="D133" t="s">
-        <v>46</v>
+        <v>145</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="B134" t="s">
-        <v>40</v>
+        <v>140</v>
       </c>
       <c r="C134" t="s">
-        <v>41</v>
+        <v>141</v>
       </c>
       <c r="D134" t="s">
-        <v>46</v>
+        <v>145</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="B135" t="s">
-        <v>40</v>
+        <v>104</v>
       </c>
       <c r="C135" t="s">
-        <v>41</v>
+        <v>105</v>
       </c>
       <c r="D135" t="s">
-        <v>46</v>
+        <v>110</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" t="s">
         <v>378</v>
       </c>
       <c r="B136" t="s">
-        <v>40</v>
+        <v>140</v>
       </c>
       <c r="C136" t="s">
-        <v>41</v>
+        <v>141</v>
       </c>
       <c r="D136" t="s">
-        <v>46</v>
+        <v>145</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" t="s">
         <v>379</v>
       </c>
       <c r="B137" t="s">
-        <v>40</v>
+        <v>140</v>
       </c>
       <c r="C137" t="s">
-        <v>41</v>
+        <v>141</v>
       </c>
       <c r="D137" t="s">
-        <v>46</v>
+        <v>145</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" t="s">
         <v>380</v>
       </c>
       <c r="B138" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="C138" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D138" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" t="s">
         <v>381</v>
       </c>
       <c r="B139" t="s">
-        <v>54</v>
+        <v>140</v>
       </c>
       <c r="C139" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="D139" t="s">
-        <v>60</v>
+        <v>145</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" t="s">
         <v>382</v>
       </c>
       <c r="B140" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="C140" t="s">
-        <v>55</v>
+        <v>46</v>
       </c>
       <c r="D140" t="s">
-        <v>60</v>
+        <v>51</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" t="s">
         <v>383</v>
       </c>
       <c r="B141" t="s">
-        <v>99</v>
+        <v>45</v>
       </c>
       <c r="C141" t="s">
-        <v>100</v>
+        <v>46</v>
       </c>
       <c r="D141" t="s">
-        <v>105</v>
+        <v>51</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" t="s">
         <v>384</v>
       </c>
       <c r="B142" t="s">
-        <v>99</v>
+        <v>45</v>
       </c>
       <c r="C142" t="s">
-        <v>100</v>
+        <v>46</v>
       </c>
       <c r="D142" t="s">
-        <v>105</v>
+        <v>51</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" t="s">
         <v>385</v>
       </c>
       <c r="B143" t="s">
-        <v>99</v>
+        <v>45</v>
       </c>
       <c r="C143" t="s">
-        <v>100</v>
+        <v>46</v>
       </c>
       <c r="D143" t="s">
-        <v>105</v>
+        <v>51</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" t="s">
         <v>386</v>
       </c>
       <c r="B144" t="s">
-        <v>91</v>
+        <v>45</v>
       </c>
       <c r="C144" t="s">
-        <v>92</v>
+        <v>46</v>
       </c>
       <c r="D144" t="s">
-        <v>97</v>
+        <v>51</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" t="s">
         <v>387</v>
       </c>
       <c r="B145" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="C145" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="D145" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" t="s">
         <v>388</v>
       </c>
       <c r="B146" t="s">
-        <v>40</v>
+        <v>59</v>
       </c>
       <c r="C146" t="s">
-        <v>41</v>
+        <v>60</v>
       </c>
       <c r="D146" t="s">
-        <v>46</v>
+        <v>65</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" t="s">
         <v>389</v>
       </c>
       <c r="B147" t="s">
-        <v>40</v>
+        <v>59</v>
       </c>
       <c r="C147" t="s">
-        <v>41</v>
+        <v>60</v>
       </c>
       <c r="D147" t="s">
-        <v>46</v>
+        <v>65</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" t="s">
         <v>390</v>
       </c>
       <c r="B148" t="s">
-        <v>40</v>
+        <v>104</v>
       </c>
       <c r="C148" t="s">
-        <v>41</v>
+        <v>105</v>
       </c>
       <c r="D148" t="s">
-        <v>46</v>
+        <v>110</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" t="s">
         <v>391</v>
       </c>
       <c r="B149" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="C149" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="D149" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="B150" t="s">
-        <v>69</v>
+        <v>104</v>
       </c>
       <c r="C150" t="s">
-        <v>70</v>
+        <v>105</v>
       </c>
       <c r="D150" t="s">
-        <v>74</v>
+        <v>110</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="B151" t="s">
-        <v>54</v>
+        <v>104</v>
       </c>
       <c r="C151" t="s">
-        <v>55</v>
+        <v>105</v>
       </c>
       <c r="D151" t="s">
-        <v>60</v>
+        <v>110</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="B152" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="C152" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="D152" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="B153" t="s">
-        <v>32</v>
+        <v>45</v>
       </c>
       <c r="C153" t="s">
-        <v>33</v>
+        <v>46</v>
       </c>
       <c r="D153" t="s">
-        <v>38</v>
+        <v>51</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="B154" t="s">
-        <v>99</v>
+        <v>45</v>
       </c>
       <c r="C154" t="s">
-        <v>100</v>
+        <v>46</v>
       </c>
       <c r="D154" t="s">
-        <v>105</v>
+        <v>51</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="B155" t="s">
-        <v>99</v>
+        <v>45</v>
       </c>
       <c r="C155" t="s">
-        <v>100</v>
+        <v>46</v>
       </c>
       <c r="D155" t="s">
-        <v>105</v>
+        <v>51</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="B156" t="s">
-        <v>84</v>
+        <v>45</v>
       </c>
       <c r="C156" t="s">
-        <v>85</v>
+        <v>46</v>
       </c>
       <c r="D156" t="s">
-        <v>89</v>
+        <v>51</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" t="s">
         <v>398</v>
       </c>
       <c r="B157" t="s">
-        <v>99</v>
+        <v>45</v>
       </c>
       <c r="C157" t="s">
-        <v>100</v>
+        <v>46</v>
       </c>
       <c r="D157" t="s">
-        <v>105</v>
+        <v>51</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" t="s">
         <v>399</v>
       </c>
       <c r="B158" t="s">
-        <v>32</v>
+        <v>74</v>
       </c>
       <c r="C158" t="s">
-        <v>33</v>
+        <v>75</v>
       </c>
       <c r="D158" t="s">
-        <v>38</v>
+        <v>79</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" t="s">
         <v>400</v>
       </c>
       <c r="B159" t="s">
-        <v>91</v>
+        <v>59</v>
       </c>
       <c r="C159" t="s">
-        <v>92</v>
+        <v>60</v>
       </c>
       <c r="D159" t="s">
-        <v>97</v>
+        <v>65</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" t="s">
         <v>401</v>
       </c>
       <c r="B160" t="s">
-        <v>139</v>
+        <v>96</v>
       </c>
       <c r="C160" t="s">
-        <v>140</v>
+        <v>97</v>
       </c>
       <c r="D160" t="s">
-        <v>144</v>
+        <v>102</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" t="s">
-        <v>262</v>
+        <v>402</v>
       </c>
       <c r="B161" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="C161" t="s">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="D161" t="s">
-        <v>60</v>
+        <v>43</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="B162" t="s">
-        <v>91</v>
+        <v>104</v>
       </c>
       <c r="C162" t="s">
-        <v>92</v>
+        <v>105</v>
       </c>
       <c r="D162" t="s">
-        <v>97</v>
+        <v>110</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="B163" t="s">
-        <v>40</v>
+        <v>104</v>
       </c>
       <c r="C163" t="s">
-        <v>41</v>
+        <v>105</v>
       </c>
       <c r="D163" t="s">
-        <v>46</v>
+        <v>110</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="B164" t="s">
-        <v>99</v>
+        <v>89</v>
       </c>
       <c r="C164" t="s">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="D164" t="s">
-        <v>105</v>
+        <v>94</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" t="s">
         <v>405</v>
       </c>
       <c r="B165" t="s">
-        <v>40</v>
+        <v>104</v>
       </c>
       <c r="C165" t="s">
-        <v>41</v>
+        <v>105</v>
       </c>
       <c r="D165" t="s">
-        <v>46</v>
+        <v>110</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" t="s">
         <v>406</v>
       </c>
       <c r="B166" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="C166" t="s">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="D166" t="s">
-        <v>60</v>
+        <v>43</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" t="s">
         <v>407</v>
       </c>
       <c r="B167" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="C167" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="D167" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="168" spans="1:4">
+      <c r="A168" t="s">
+        <v>408</v>
+      </c>
+      <c r="B168" t="s">
+        <v>140</v>
+      </c>
+      <c r="C168" t="s">
+        <v>141</v>
+      </c>
+      <c r="D168" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="169" spans="1:4">
+      <c r="A169" t="s">
+        <v>264</v>
+      </c>
+      <c r="B169" t="s">
+        <v>59</v>
+      </c>
+      <c r="C169" t="s">
+        <v>60</v>
+      </c>
+      <c r="D169" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="170" spans="1:4">
+      <c r="A170" t="s">
+        <v>409</v>
+      </c>
+      <c r="B170" t="s">
+        <v>96</v>
+      </c>
+      <c r="C170" t="s">
+        <v>97</v>
+      </c>
+      <c r="D170" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="171" spans="1:4">
+      <c r="A171" t="s">
+        <v>410</v>
+      </c>
+      <c r="B171" t="s">
+        <v>45</v>
+      </c>
+      <c r="C171" t="s">
+        <v>46</v>
+      </c>
+      <c r="D171" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="172" spans="1:4">
+      <c r="A172" t="s">
+        <v>411</v>
+      </c>
+      <c r="B172" t="s">
+        <v>104</v>
+      </c>
+      <c r="C172" t="s">
         <v>105</v>
+      </c>
+      <c r="D172" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="173" spans="1:4">
+      <c r="A173" t="s">
+        <v>412</v>
+      </c>
+      <c r="B173" t="s">
+        <v>45</v>
+      </c>
+      <c r="C173" t="s">
+        <v>46</v>
+      </c>
+      <c r="D173" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="174" spans="1:4">
+      <c r="A174" t="s">
+        <v>413</v>
+      </c>
+      <c r="B174" t="s">
+        <v>59</v>
+      </c>
+      <c r="C174" t="s">
+        <v>60</v>
+      </c>
+      <c r="D174" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="175" spans="1:4">
+      <c r="A175" t="s">
+        <v>414</v>
+      </c>
+      <c r="B175" t="s">
+        <v>104</v>
+      </c>
+      <c r="C175" t="s">
+        <v>105</v>
+      </c>
+      <c r="D175" t="s">
+        <v>110</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E42"/>
+  <dimension ref="A1:E44"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A13" sqref="A13:E13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="3" t="s">
-        <v>408</v>
+        <v>415</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:5"/>
     <row r="13" spans="1:5">
       <c r="A13" s="2" t="s">
-        <v>409</v>
+        <v>416</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>410</v>
+        <v>417</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
-        <v>411</v>
+        <v>418</v>
       </c>
       <c r="B14" t="s">
-        <v>412</v>
+        <v>419</v>
       </c>
       <c r="C14" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="D14" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="E14" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
-        <v>413</v>
+        <v>420</v>
       </c>
       <c r="B15" t="s">
-        <v>414</v>
+        <v>421</v>
       </c>
       <c r="C15" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="D15" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="E15" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
-        <v>415</v>
+        <v>422</v>
       </c>
       <c r="B16" t="s">
-        <v>416</v>
+        <v>423</v>
       </c>
       <c r="C16" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="D16" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="E16" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
-        <v>417</v>
+        <v>424</v>
       </c>
       <c r="B17" t="s">
-        <v>418</v>
+        <v>425</v>
       </c>
       <c r="C17" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D17" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="E17" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
-        <v>419</v>
+        <v>426</v>
       </c>
       <c r="B18" t="s">
-        <v>420</v>
+        <v>427</v>
       </c>
       <c r="C18" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D18" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="E18" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
-        <v>421</v>
+        <v>428</v>
       </c>
       <c r="B19" t="s">
-        <v>422</v>
+        <v>429</v>
       </c>
       <c r="C19" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="D19" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="E19" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
-        <v>423</v>
+        <v>430</v>
       </c>
       <c r="B20" t="s">
-        <v>424</v>
+        <v>431</v>
       </c>
       <c r="C20" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="D20" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="E20" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
-        <v>425</v>
+        <v>432</v>
       </c>
       <c r="B21" t="s">
-        <v>426</v>
+        <v>433</v>
       </c>
       <c r="C21" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="D21" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="E21" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
-        <v>427</v>
+        <v>434</v>
       </c>
       <c r="B22" t="s">
-        <v>428</v>
+        <v>435</v>
       </c>
       <c r="C22" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="D22" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="E22" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" t="s">
-        <v>429</v>
+        <v>436</v>
       </c>
       <c r="B23" t="s">
-        <v>430</v>
+        <v>437</v>
       </c>
       <c r="C23" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="D23" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="E23" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
-        <v>431</v>
+        <v>438</v>
       </c>
       <c r="B24" t="s">
-        <v>432</v>
+        <v>439</v>
       </c>
       <c r="C24" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="D24" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="E24" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
-        <v>433</v>
+        <v>440</v>
       </c>
       <c r="B25" t="s">
-        <v>434</v>
+        <v>441</v>
       </c>
       <c r="C25" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="D25" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="E25" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
-        <v>435</v>
+        <v>442</v>
       </c>
       <c r="B26" t="s">
-        <v>436</v>
+        <v>443</v>
       </c>
       <c r="C26" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="D26" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="E26" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
-        <v>437</v>
+        <v>444</v>
       </c>
       <c r="B27" t="s">
-        <v>438</v>
+        <v>445</v>
       </c>
       <c r="C27" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="D27" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="E27" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
-        <v>439</v>
+        <v>446</v>
       </c>
       <c r="B28" t="s">
-        <v>440</v>
+        <v>447</v>
       </c>
       <c r="C28" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="D28" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="E28" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
-        <v>441</v>
+        <v>448</v>
       </c>
       <c r="B29" t="s">
-        <v>442</v>
+        <v>449</v>
       </c>
       <c r="C29" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="D29" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="E29" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
-        <v>443</v>
+        <v>450</v>
       </c>
       <c r="B30" t="s">
-        <v>444</v>
+        <v>451</v>
       </c>
       <c r="C30" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="D30" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="E30" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
-        <v>445</v>
+        <v>452</v>
       </c>
       <c r="B31" t="s">
-        <v>446</v>
+        <v>453</v>
       </c>
       <c r="C31" t="s">
-        <v>69</v>
+        <v>45</v>
       </c>
       <c r="D31" t="s">
-        <v>70</v>
+        <v>46</v>
       </c>
       <c r="E31" t="s">
-        <v>74</v>
+        <v>51</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
-        <v>447</v>
+        <v>454</v>
       </c>
       <c r="B32" t="s">
-        <v>448</v>
+        <v>455</v>
       </c>
       <c r="C32" t="s">
-        <v>69</v>
+        <v>45</v>
       </c>
       <c r="D32" t="s">
-        <v>70</v>
+        <v>46</v>
       </c>
       <c r="E32" t="s">
-        <v>74</v>
+        <v>51</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
-        <v>449</v>
+        <v>456</v>
       </c>
       <c r="B33" t="s">
-        <v>450</v>
+        <v>457</v>
       </c>
       <c r="C33" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="D33" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="E33" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
-        <v>451</v>
+        <v>458</v>
       </c>
       <c r="B34" t="s">
-        <v>452</v>
+        <v>459</v>
       </c>
       <c r="C34" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="D34" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="E34" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
-        <v>453</v>
+        <v>460</v>
       </c>
       <c r="B35" t="s">
-        <v>454</v>
+        <v>461</v>
       </c>
       <c r="C35" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="D35" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="E35" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" t="s">
-        <v>455</v>
+        <v>462</v>
       </c>
       <c r="B36" t="s">
-        <v>456</v>
+        <v>463</v>
       </c>
       <c r="C36" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="D36" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="E36" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" t="s">
-        <v>457</v>
+        <v>464</v>
       </c>
       <c r="B37" t="s">
-        <v>458</v>
+        <v>465</v>
       </c>
       <c r="C37" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="D37" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="E37" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" t="s">
-        <v>459</v>
+        <v>466</v>
       </c>
       <c r="B38" t="s">
-        <v>460</v>
+        <v>467</v>
       </c>
       <c r="C38" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="D38" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="E38" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" t="s">
-        <v>461</v>
+        <v>468</v>
       </c>
       <c r="B39" t="s">
-        <v>462</v>
+        <v>469</v>
       </c>
       <c r="C39" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="D39" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="E39" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
-        <v>463</v>
+        <v>470</v>
       </c>
       <c r="B40" t="s">
-        <v>464</v>
+        <v>471</v>
       </c>
       <c r="C40" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="D40" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="E40" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
-        <v>465</v>
+        <v>472</v>
       </c>
       <c r="B41" t="s">
-        <v>466</v>
+        <v>473</v>
       </c>
       <c r="C41" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="D41" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="E41" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
-        <v>467</v>
+        <v>474</v>
       </c>
       <c r="B42" t="s">
-        <v>468</v>
+        <v>475</v>
       </c>
       <c r="C42" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="D42" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="E42" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" t="s">
+        <v>476</v>
+      </c>
+      <c r="B43" t="s">
+        <v>477</v>
+      </c>
+      <c r="C43" t="s">
+        <v>81</v>
+      </c>
+      <c r="D43" t="s">
         <v>82</v>
+      </c>
+      <c r="E43" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" t="s">
+        <v>478</v>
+      </c>
+      <c r="B44" t="s">
+        <v>479</v>
+      </c>
+      <c r="C44" t="s">
+        <v>81</v>
+      </c>
+      <c r="D44" t="s">
+        <v>82</v>
+      </c>
+      <c r="E44" t="s">
+        <v>87</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData/>