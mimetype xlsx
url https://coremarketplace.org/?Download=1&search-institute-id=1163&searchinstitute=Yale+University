--- v0 (2026-09-12)
+++ v1 (2026-10-29)
@@ -20,56 +20,56 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Facilities" sheetId="1" r:id="rId4"/>
     <sheet name="Facility Types" sheetId="2" r:id="rId5"/>
     <sheet name="Services" sheetId="3" r:id="rId6"/>
     <sheet name="Instrumentation" sheetId="4" r:id="rId7"/>
     <sheet name="Worksheet" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
   <si>
     <t>CoreMarketplace Search Results Export</t>
   </si>
   <si>
-    <t>Generated: 09/12/2026</t>
+    <t>Generated: 10/29/2026</t>
   </si>
   <si>
     <t>https://coremarketplace.org/</t>
   </si>
   <si>
     <t>Data is provided for reference and research use only.  Information may not be republished without explicit permission.</t>
   </si>
   <si>
     <t>For questions contact: coremarketplace@uvm.edu</t>
   </si>
   <si>
     <t>Facilities located at:</t>
   </si>
   <si>
     <t>Yale University</t>
   </si>
   <si>
     <t>https://www.yale.edu</t>
   </si>
   <si>
     <t>Location: New Haven, CT United States</t>
   </si>
   <si>
     <t>RORID: https://ror.org/03v76x132</t>
   </si>
@@ -91,50 +91,86 @@
   <si>
     <t>Address 2</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>Zip</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>CoreMarketplace Profile</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
+    <t>Yale Lipidomics Innovation Core Facility</t>
+  </si>
+  <si>
+    <t>RRID:SCR_029070</t>
+  </si>
+  <si>
+    <t>Yeongho Kim</t>
+  </si>
+  <si>
+    <t>https://research.yale.edu/cores/yale-lipidomics-innovation-core</t>
+  </si>
+  <si>
+    <t>https://coremarketplace.org/?FacilityID=6224</t>
+  </si>
+  <si>
+    <t>Core provides lipidomics research services including preparing sample, data acquisition, data processing, and lipidomics research consulting.</t>
+  </si>
+  <si>
+    <t>Yale Zebrafish Research Core</t>
+  </si>
+  <si>
+    <t>RRID:SCR_029042</t>
+  </si>
+  <si>
+    <t>Andrew Prendergast</t>
+  </si>
+  <si>
+    <t>https://research.yale.edu/cores/zebrafish</t>
+  </si>
+  <si>
+    <t>https://coremarketplace.org/?FacilityID=6218</t>
+  </si>
+  <si>
+    <t>Core is centralized repository of zebrafish services with its own fish facility and experimental space.</t>
+  </si>
+  <si>
     <t>Yale University West Campus Analytical Core Facility</t>
   </si>
   <si>
     <t>RRID:SCR_028818</t>
   </si>
   <si>
     <t>Fabian Menges</t>
   </si>
   <si>
     <t>https://research.yale.edu/cores/wcac</t>
   </si>
   <si>
     <t>https://coremarketplace.org/?FacilityID=6119</t>
   </si>
   <si>
     <t>Core has a range of instruments for characterization and structure elucidation of chemical and biophysical samples. Mostly equipped in the area of Mass Spectrometry with an addition of NMR and optical spectroscopy.</t>
   </si>
   <si>
     <t>Yale Center for Molecular Discovery YCMD Core Facility</t>
   </si>
   <si>
     <t>RRID:SCR_028309</t>
   </si>
   <si>
     <t>Yulia Surovtseva</t>
@@ -290,53 +326,50 @@
     <t>RRID:SCR_021738</t>
   </si>
   <si>
     <t>Eric Paulson</t>
   </si>
   <si>
     <t>225 Prospect St</t>
   </si>
   <si>
     <t>PO Box 208107</t>
   </si>
   <si>
     <t>06511</t>
   </si>
   <si>
     <t>cbic.yale.edu</t>
   </si>
   <si>
     <t>https://coremarketplace.org/?FacilityID=1217</t>
   </si>
   <si>
     <t>The Yale CBIC has a range of instruments for characterization and structure elucidation of chemical and biophysical samples. Our staff maintains the instruments and provides data collection services as well as training and support for self-use of many of our instruments. We are most equipped in the areas of NMR spectroscopy, Mass spectrometry and X-ray crystallography, but we also have optical and calorimetric instruments.</t>
   </si>
   <si>
     <t>Yale Zebrafish Phenotyping Core</t>
-  </si>
-[...1 lines deleted...]
-    <t>Andrew Prendergast</t>
   </si>
   <si>
     <t>300 George Street</t>
   </si>
   <si>
     <t>Room 726</t>
   </si>
   <si>
     <t>https://coremarketplace.org/?FacilityID=992</t>
   </si>
   <si>
     <t>The Yale Zebrafish Phenotyping Core (YZPC) was founded with two goals. First, to model human diseases in zebrafish with the long-term goal of facilitating small molecule screens for novel therapies. Second, to lower the barrier of entry for Yale investigators seeking to carry out experiments in zebrafish.
 We perform gene modification and phenotyping via immunohistochemistry, in situ hybridization, and live imaging. Users can engage with the core on assisted or unassisted projects.</t>
   </si>
   <si>
     <t>Facility Types located at:</t>
   </si>
   <si>
     <t>Facility Type</t>
   </si>
   <si>
     <t>Flow Cytometry</t>
   </si>
   <si>
     <t>Magnetic Resonance</t>
@@ -446,66 +479,66 @@
   <si>
     <t>Targeted Small Molecule Quantitation (MRM)</t>
   </si>
   <si>
     <t>Transcranial Magnetic Stimulation</t>
   </si>
   <si>
     <t>Untargeted Mass Spectrometry</t>
   </si>
   <si>
     <t>X-Ray Crystallography</t>
   </si>
   <si>
     <t>X-ray Diffraction and Scattering</t>
   </si>
   <si>
     <t>Instrumentation located at:</t>
   </si>
   <si>
     <t>Instrument</t>
   </si>
   <si>
     <t>Instrument PID</t>
   </si>
   <si>
-    <t>Thermo Q Exactive Plus Hybrid Quadrupole-Orbitrap Mass Spectrometer</t>
+    <t>Orbitrap Fusion Tribrid Mass Spectrometer</t>
+  </si>
+  <si>
+    <t>RRID:SCR_020573</t>
+  </si>
+  <si>
+    <t>Q Exactive HF-X Hybrid Quadrupole-Orbitrap Mass Spectrometer</t>
+  </si>
+  <si>
+    <t>RRID:SCR_020555</t>
+  </si>
+  <si>
+    <t>Q Exactive Plus Hybrid Quadrupole-Orbitrap Mass Spectrometer</t>
   </si>
   <si>
     <t>RRID:SCR_020556</t>
-  </si>
-[...10 lines deleted...]
-    <t>RRID:SCR_020555</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -855,51 +888,51 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coremarketplace.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coremarketplace.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coremarketplace.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coremarketplace.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M23"/>
+  <dimension ref="A1:M25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A13" sqref="A13:M13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>3</v>
@@ -1037,271 +1070,317 @@
         <v>37</v>
       </c>
       <c r="K16" t="s">
         <v>38</v>
       </c>
       <c r="L16" t="s">
         <v>39</v>
       </c>
       <c r="M16" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
         <v>41</v>
       </c>
       <c r="B17" t="s">
         <v>42</v>
       </c>
       <c r="C17" t="s">
         <v>6</v>
       </c>
       <c r="D17" t="s">
         <v>43</v>
       </c>
-      <c r="E17" t="s">
+      <c r="K17" t="s">
         <v>44</v>
       </c>
-      <c r="G17" t="s">
+      <c r="L17" t="s">
         <v>45</v>
       </c>
-      <c r="H17" t="s">
+      <c r="M17" t="s">
         <v>46</v>
-      </c>
-[...13 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="B18" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="C18" t="s">
         <v>6</v>
       </c>
-      <c r="E18" t="s">
-[...12 lines deleted...]
-        <v>48</v>
+      <c r="D18" t="s">
+        <v>49</v>
       </c>
       <c r="K18" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="L18" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="M18" t="s">
-        <v>59</v>
+        <v>52</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>60</v>
+        <v>53</v>
       </c>
       <c r="B19" t="s">
-        <v>61</v>
+        <v>54</v>
       </c>
       <c r="C19" t="s">
         <v>6</v>
       </c>
       <c r="D19" t="s">
+        <v>55</v>
+      </c>
+      <c r="E19" t="s">
+        <v>56</v>
+      </c>
+      <c r="G19" t="s">
+        <v>57</v>
+      </c>
+      <c r="H19" t="s">
+        <v>58</v>
+      </c>
+      <c r="I19" t="s">
+        <v>59</v>
+      </c>
+      <c r="J19" t="s">
+        <v>60</v>
+      </c>
+      <c r="K19" t="s">
+        <v>61</v>
+      </c>
+      <c r="L19" t="s">
         <v>62</v>
       </c>
-      <c r="K19" t="s">
+      <c r="M19" t="s">
         <v>63</v>
-      </c>
-[...4 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="B20" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="C20" t="s">
         <v>6</v>
       </c>
-      <c r="D20" t="s">
+      <c r="E20" t="s">
+        <v>66</v>
+      </c>
+      <c r="G20" t="s">
+        <v>67</v>
+      </c>
+      <c r="H20" t="s">
+        <v>58</v>
+      </c>
+      <c r="I20" t="s">
         <v>68</v>
       </c>
       <c r="J20" t="s">
+        <v>60</v>
+      </c>
+      <c r="K20" t="s">
         <v>69</v>
       </c>
-      <c r="K20" t="s">
+      <c r="L20" t="s">
         <v>70</v>
       </c>
-      <c r="L20" t="s">
+      <c r="M20" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
+        <v>72</v>
+      </c>
+      <c r="B21" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="C21" t="s">
         <v>6</v>
       </c>
       <c r="D21" t="s">
+        <v>74</v>
+      </c>
+      <c r="K21" t="s">
         <v>75</v>
       </c>
-      <c r="E21" t="s">
+      <c r="L21" t="s">
         <v>76</v>
       </c>
-      <c r="G21" t="s">
-[...11 lines deleted...]
-      <c r="K21" t="s">
+      <c r="M21" t="s">
         <v>77</v>
-      </c>
-[...4 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B22" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="C22" t="s">
         <v>6</v>
       </c>
       <c r="D22" t="s">
+        <v>80</v>
+      </c>
+      <c r="J22" t="s">
+        <v>81</v>
+      </c>
+      <c r="K22" t="s">
         <v>82</v>
       </c>
-      <c r="E22" t="s">
+      <c r="L22" t="s">
         <v>83</v>
       </c>
-      <c r="F22" t="s">
+      <c r="M22" t="s">
         <v>84</v>
-      </c>
-[...19 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>89</v>
+        <v>85</v>
+      </c>
+      <c r="B23" t="s">
+        <v>86</v>
       </c>
       <c r="C23" t="s">
         <v>6</v>
       </c>
       <c r="D23" t="s">
+        <v>87</v>
+      </c>
+      <c r="E23" t="s">
+        <v>88</v>
+      </c>
+      <c r="G23" t="s">
+        <v>67</v>
+      </c>
+      <c r="H23" t="s">
+        <v>58</v>
+      </c>
+      <c r="I23" t="s">
+        <v>68</v>
+      </c>
+      <c r="J23" t="s">
+        <v>60</v>
+      </c>
+      <c r="K23" t="s">
+        <v>89</v>
+      </c>
+      <c r="L23" t="s">
         <v>90</v>
       </c>
-      <c r="E23" t="s">
+      <c r="M23" t="s">
         <v>91</v>
       </c>
-      <c r="F23" t="s">
+    </row>
+    <row r="24" spans="1:13">
+      <c r="A24" t="s">
         <v>92</v>
       </c>
-      <c r="G23" t="s">
-[...11 lines deleted...]
-      <c r="L23" t="s">
+      <c r="B24" t="s">
         <v>93</v>
       </c>
-      <c r="M23" t="s">
+      <c r="C24" t="s">
+        <v>6</v>
+      </c>
+      <c r="D24" t="s">
         <v>94</v>
+      </c>
+      <c r="E24" t="s">
+        <v>95</v>
+      </c>
+      <c r="F24" t="s">
+        <v>96</v>
+      </c>
+      <c r="G24" t="s">
+        <v>67</v>
+      </c>
+      <c r="H24" t="s">
+        <v>58</v>
+      </c>
+      <c r="I24" t="s">
+        <v>97</v>
+      </c>
+      <c r="J24" t="s">
+        <v>81</v>
+      </c>
+      <c r="K24" t="s">
+        <v>98</v>
+      </c>
+      <c r="L24" t="s">
+        <v>99</v>
+      </c>
+      <c r="M24" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="A25" t="s">
+        <v>101</v>
+      </c>
+      <c r="C25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D25" t="s">
+        <v>31</v>
+      </c>
+      <c r="E25" t="s">
+        <v>102</v>
+      </c>
+      <c r="F25" t="s">
+        <v>103</v>
+      </c>
+      <c r="G25" t="s">
+        <v>67</v>
+      </c>
+      <c r="H25" t="s">
+        <v>58</v>
+      </c>
+      <c r="I25" t="s">
+        <v>97</v>
+      </c>
+      <c r="J25" t="s">
+        <v>81</v>
+      </c>
+      <c r="L25" t="s">
+        <v>104</v>
+      </c>
+      <c r="M25" t="s">
+        <v>105</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A13" sqref="A13:D13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
@@ -1310,142 +1389,142 @@
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="3" t="s">
-        <v>95</v>
+        <v>106</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:4"/>
     <row r="13" spans="1:4">
       <c r="A13" s="2" t="s">
-        <v>96</v>
+        <v>107</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>97</v>
+        <v>108</v>
       </c>
       <c r="B14" t="s">
-        <v>66</v>
+        <v>78</v>
       </c>
       <c r="C14" t="s">
-        <v>67</v>
+        <v>79</v>
       </c>
       <c r="D14" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>98</v>
+        <v>109</v>
       </c>
       <c r="B15" t="s">
-        <v>73</v>
+        <v>85</v>
       </c>
       <c r="C15" t="s">
-        <v>74</v>
+        <v>86</v>
       </c>
       <c r="D15" t="s">
-        <v>78</v>
+        <v>90</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
+        <v>110</v>
+      </c>
+      <c r="B16" t="s">
+        <v>92</v>
+      </c>
+      <c r="C16" t="s">
+        <v>93</v>
+      </c>
+      <c r="D16" t="s">
         <v>99</v>
-      </c>
-[...7 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>100</v>
+        <v>111</v>
       </c>
       <c r="B17" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="C17" t="s">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="D17" t="s">
-        <v>50</v>
+        <v>62</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D47"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A13" sqref="A13:D13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
@@ -1454,562 +1533,562 @@
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="3" t="s">
-        <v>101</v>
+        <v>112</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:4"/>
     <row r="13" spans="1:4">
       <c r="A13" s="2" t="s">
-        <v>102</v>
+        <v>113</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>103</v>
+        <v>114</v>
       </c>
       <c r="B14" t="s">
-        <v>73</v>
+        <v>85</v>
       </c>
       <c r="C14" t="s">
-        <v>74</v>
+        <v>86</v>
       </c>
       <c r="D14" t="s">
-        <v>78</v>
+        <v>90</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>104</v>
+        <v>115</v>
       </c>
       <c r="B15" t="s">
-        <v>80</v>
+        <v>92</v>
       </c>
       <c r="C15" t="s">
-        <v>81</v>
+        <v>93</v>
       </c>
       <c r="D15" t="s">
-        <v>87</v>
+        <v>99</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>105</v>
+        <v>116</v>
       </c>
       <c r="B16" t="s">
-        <v>80</v>
+        <v>92</v>
       </c>
       <c r="C16" t="s">
-        <v>81</v>
+        <v>93</v>
       </c>
       <c r="D16" t="s">
-        <v>87</v>
+        <v>99</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>106</v>
+        <v>117</v>
       </c>
       <c r="B17" t="s">
-        <v>80</v>
+        <v>92</v>
       </c>
       <c r="C17" t="s">
-        <v>81</v>
+        <v>93</v>
       </c>
       <c r="D17" t="s">
-        <v>87</v>
+        <v>99</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>107</v>
+        <v>118</v>
       </c>
       <c r="B18" t="s">
-        <v>73</v>
+        <v>85</v>
       </c>
       <c r="C18" t="s">
-        <v>74</v>
+        <v>86</v>
       </c>
       <c r="D18" t="s">
-        <v>78</v>
+        <v>90</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>108</v>
+        <v>119</v>
       </c>
       <c r="B19" t="s">
-        <v>73</v>
+        <v>85</v>
       </c>
       <c r="C19" t="s">
-        <v>74</v>
+        <v>86</v>
       </c>
       <c r="D19" t="s">
-        <v>78</v>
+        <v>90</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="B20" t="s">
-        <v>73</v>
+        <v>85</v>
       </c>
       <c r="C20" t="s">
-        <v>74</v>
+        <v>86</v>
       </c>
       <c r="D20" t="s">
-        <v>78</v>
+        <v>90</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>110</v>
+        <v>121</v>
       </c>
       <c r="B21" t="s">
-        <v>80</v>
+        <v>92</v>
       </c>
       <c r="C21" t="s">
-        <v>81</v>
+        <v>93</v>
       </c>
       <c r="D21" t="s">
-        <v>87</v>
+        <v>99</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>122</v>
       </c>
       <c r="B22" t="s">
-        <v>73</v>
+        <v>85</v>
       </c>
       <c r="C22" t="s">
-        <v>74</v>
+        <v>86</v>
       </c>
       <c r="D22" t="s">
-        <v>78</v>
+        <v>90</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>112</v>
+        <v>123</v>
       </c>
       <c r="B23" t="s">
-        <v>73</v>
+        <v>85</v>
       </c>
       <c r="C23" t="s">
-        <v>74</v>
+        <v>86</v>
       </c>
       <c r="D23" t="s">
-        <v>78</v>
+        <v>90</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
-        <v>113</v>
+        <v>124</v>
       </c>
       <c r="B24" t="s">
-        <v>80</v>
+        <v>92</v>
       </c>
       <c r="C24" t="s">
-        <v>81</v>
+        <v>93</v>
       </c>
       <c r="D24" t="s">
-        <v>87</v>
+        <v>99</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
-        <v>114</v>
+        <v>125</v>
       </c>
       <c r="B25" t="s">
-        <v>80</v>
+        <v>92</v>
       </c>
       <c r="C25" t="s">
-        <v>81</v>
+        <v>93</v>
       </c>
       <c r="D25" t="s">
-        <v>87</v>
+        <v>99</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
-        <v>115</v>
+        <v>126</v>
       </c>
       <c r="B26" t="s">
-        <v>116</v>
+        <v>127</v>
       </c>
       <c r="C26" t="s">
-        <v>53</v>
+        <v>65</v>
       </c>
       <c r="D26" t="s">
-        <v>58</v>
+        <v>70</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
-        <v>117</v>
+        <v>128</v>
       </c>
       <c r="B27" t="s">
-        <v>80</v>
+        <v>92</v>
       </c>
       <c r="C27" t="s">
-        <v>81</v>
+        <v>93</v>
       </c>
       <c r="D27" t="s">
-        <v>87</v>
+        <v>99</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
-        <v>118</v>
+        <v>129</v>
       </c>
       <c r="B28" t="s">
-        <v>73</v>
+        <v>85</v>
       </c>
       <c r="C28" t="s">
-        <v>74</v>
+        <v>86</v>
       </c>
       <c r="D28" t="s">
-        <v>78</v>
+        <v>90</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
-        <v>119</v>
+        <v>130</v>
       </c>
       <c r="B29" t="s">
-        <v>73</v>
+        <v>85</v>
       </c>
       <c r="C29" t="s">
-        <v>74</v>
+        <v>86</v>
       </c>
       <c r="D29" t="s">
-        <v>78</v>
+        <v>90</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
-        <v>120</v>
+        <v>131</v>
       </c>
       <c r="B30" t="s">
-        <v>80</v>
+        <v>92</v>
       </c>
       <c r="C30" t="s">
-        <v>81</v>
+        <v>93</v>
       </c>
       <c r="D30" t="s">
-        <v>87</v>
+        <v>99</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
-        <v>121</v>
+        <v>132</v>
       </c>
       <c r="B31" t="s">
-        <v>80</v>
+        <v>92</v>
       </c>
       <c r="C31" t="s">
-        <v>81</v>
+        <v>93</v>
       </c>
       <c r="D31" t="s">
-        <v>87</v>
+        <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
-        <v>122</v>
+        <v>133</v>
       </c>
       <c r="B32" t="s">
-        <v>80</v>
+        <v>92</v>
       </c>
       <c r="C32" t="s">
-        <v>81</v>
+        <v>93</v>
       </c>
       <c r="D32" t="s">
-        <v>87</v>
+        <v>99</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
-        <v>123</v>
+        <v>134</v>
       </c>
       <c r="B33" t="s">
-        <v>80</v>
+        <v>92</v>
       </c>
       <c r="C33" t="s">
-        <v>81</v>
+        <v>93</v>
       </c>
       <c r="D33" t="s">
-        <v>87</v>
+        <v>99</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
-        <v>124</v>
+        <v>135</v>
       </c>
       <c r="B34" t="s">
-        <v>116</v>
+        <v>127</v>
       </c>
       <c r="C34" t="s">
-        <v>53</v>
+        <v>65</v>
       </c>
       <c r="D34" t="s">
-        <v>58</v>
+        <v>70</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
-        <v>125</v>
+        <v>136</v>
       </c>
       <c r="B35" t="s">
-        <v>116</v>
+        <v>127</v>
       </c>
       <c r="C35" t="s">
-        <v>53</v>
+        <v>65</v>
       </c>
       <c r="D35" t="s">
-        <v>58</v>
+        <v>70</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
-        <v>126</v>
+        <v>137</v>
       </c>
       <c r="B36" t="s">
-        <v>116</v>
+        <v>127</v>
       </c>
       <c r="C36" t="s">
-        <v>53</v>
+        <v>65</v>
       </c>
       <c r="D36" t="s">
-        <v>58</v>
+        <v>70</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
+        <v>138</v>
+      </c>
+      <c r="B37" t="s">
         <v>127</v>
       </c>
-      <c r="B37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C37" t="s">
-        <v>53</v>
+        <v>65</v>
       </c>
       <c r="D37" t="s">
-        <v>58</v>
+        <v>70</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
-        <v>128</v>
+        <v>139</v>
       </c>
       <c r="B38" t="s">
-        <v>80</v>
+        <v>92</v>
       </c>
       <c r="C38" t="s">
-        <v>81</v>
+        <v>93</v>
       </c>
       <c r="D38" t="s">
-        <v>87</v>
+        <v>99</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
-        <v>129</v>
+        <v>140</v>
       </c>
       <c r="B39" t="s">
-        <v>80</v>
+        <v>92</v>
       </c>
       <c r="C39" t="s">
-        <v>81</v>
+        <v>93</v>
       </c>
       <c r="D39" t="s">
-        <v>87</v>
+        <v>99</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
-        <v>130</v>
+        <v>141</v>
       </c>
       <c r="B40" t="s">
-        <v>80</v>
+        <v>92</v>
       </c>
       <c r="C40" t="s">
-        <v>81</v>
+        <v>93</v>
       </c>
       <c r="D40" t="s">
-        <v>87</v>
+        <v>99</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
-        <v>131</v>
+        <v>142</v>
       </c>
       <c r="B41" t="s">
-        <v>80</v>
+        <v>92</v>
       </c>
       <c r="C41" t="s">
-        <v>81</v>
+        <v>93</v>
       </c>
       <c r="D41" t="s">
-        <v>87</v>
+        <v>99</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
-        <v>132</v>
+        <v>143</v>
       </c>
       <c r="B42" t="s">
-        <v>116</v>
+        <v>127</v>
       </c>
       <c r="C42" t="s">
-        <v>53</v>
+        <v>65</v>
       </c>
       <c r="D42" t="s">
-        <v>58</v>
+        <v>70</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
-        <v>133</v>
+        <v>144</v>
       </c>
       <c r="B43" t="s">
-        <v>116</v>
+        <v>127</v>
       </c>
       <c r="C43" t="s">
-        <v>53</v>
+        <v>65</v>
       </c>
       <c r="D43" t="s">
-        <v>58</v>
+        <v>70</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
-        <v>134</v>
+        <v>145</v>
       </c>
       <c r="B44" t="s">
-        <v>73</v>
+        <v>85</v>
       </c>
       <c r="C44" t="s">
-        <v>74</v>
+        <v>86</v>
       </c>
       <c r="D44" t="s">
-        <v>78</v>
+        <v>90</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
-        <v>135</v>
+        <v>146</v>
       </c>
       <c r="B45" t="s">
-        <v>80</v>
+        <v>92</v>
       </c>
       <c r="C45" t="s">
-        <v>81</v>
+        <v>93</v>
       </c>
       <c r="D45" t="s">
-        <v>87</v>
+        <v>99</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
-        <v>136</v>
+        <v>147</v>
       </c>
       <c r="B46" t="s">
-        <v>80</v>
+        <v>92</v>
       </c>
       <c r="C46" t="s">
-        <v>81</v>
+        <v>93</v>
       </c>
       <c r="D46" t="s">
-        <v>87</v>
+        <v>99</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
-        <v>137</v>
+        <v>148</v>
       </c>
       <c r="B47" t="s">
-        <v>80</v>
+        <v>92</v>
       </c>
       <c r="C47" t="s">
-        <v>81</v>
+        <v>93</v>
       </c>
       <c r="D47" t="s">
-        <v>87</v>
+        <v>99</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E16"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A13" sqref="A13:E13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
@@ -2018,140 +2097,140 @@
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="3" t="s">
-        <v>138</v>
+        <v>149</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:5"/>
     <row r="13" spans="1:5">
       <c r="A13" s="2" t="s">
-        <v>139</v>
+        <v>150</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>140</v>
+        <v>151</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
-        <v>141</v>
+        <v>152</v>
       </c>
       <c r="B14" t="s">
-        <v>142</v>
+        <v>153</v>
       </c>
       <c r="C14" t="s">
-        <v>116</v>
+        <v>127</v>
       </c>
       <c r="D14" t="s">
-        <v>53</v>
+        <v>65</v>
       </c>
       <c r="E14" t="s">
-        <v>58</v>
+        <v>70</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
-        <v>143</v>
+        <v>154</v>
       </c>
       <c r="B15" t="s">
-        <v>144</v>
+        <v>155</v>
       </c>
       <c r="C15" t="s">
-        <v>116</v>
+        <v>127</v>
       </c>
       <c r="D15" t="s">
-        <v>53</v>
+        <v>65</v>
       </c>
       <c r="E15" t="s">
-        <v>58</v>
+        <v>70</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
-        <v>145</v>
+        <v>156</v>
       </c>
       <c r="B16" t="s">
-        <v>146</v>
+        <v>157</v>
       </c>
       <c r="C16" t="s">
-        <v>116</v>
+        <v>127</v>
       </c>
       <c r="D16" t="s">
-        <v>53</v>
+        <v>65</v>
       </c>
       <c r="E16" t="s">
-        <v>58</v>
+        <v>70</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData/>